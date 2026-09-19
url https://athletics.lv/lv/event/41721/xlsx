--- v0 (2026-08-08)
+++ v1 (2026-09-19)
@@ -2463,51 +2463,51 @@
       </c>
       <c r="D12">
         <v>2015</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H12" t="s">
         <v>98</v>
       </c>
       <c r="I12">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D13">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H13" t="s">
         <v>100</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="C14" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D14">
         <v>2016</v>
       </c>
       <c r="E14" t="s">