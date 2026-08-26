--- v0 (2026-07-26)
+++ v1 (2026-08-26)
@@ -42,51 +42,51 @@
   </bookViews>
   <sheets>
     <sheet name="60m(S,U16)" sheetId="1" r:id="rId4"/>
     <sheet name="60m(V,U16)" sheetId="2" r:id="rId5"/>
     <sheet name="400m(S,U16)" sheetId="3" r:id="rId6"/>
     <sheet name="400m(V,U16)" sheetId="4" r:id="rId7"/>
     <sheet name="2000m(S,U16)" sheetId="5" r:id="rId8"/>
     <sheet name="2000m(V,U16)" sheetId="6" r:id="rId9"/>
     <sheet name="60m-barjerskrejiens(S,U16)" sheetId="7" r:id="rId10"/>
     <sheet name="60m-barjerskrejiens(V,U16)" sheetId="8" r:id="rId11"/>
     <sheet name="augstleksana(S,U16)" sheetId="9" r:id="rId12"/>
     <sheet name="augstleksana(V,U16)" sheetId="10" r:id="rId13"/>
     <sheet name="talleksana(S,U16)" sheetId="11" r:id="rId14"/>
     <sheet name="talleksana(V,U16)" sheetId="12" r:id="rId15"/>
     <sheet name="trissolleksana(S,U16)" sheetId="13" r:id="rId16"/>
     <sheet name="trissolleksana(V,U16)" sheetId="14" r:id="rId17"/>
     <sheet name="lodes-grusana(S,U16)" sheetId="15" r:id="rId18"/>
     <sheet name="lodes-grusana(V,U16)" sheetId="16" r:id="rId19"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>Ziemassvētku kauss U16</t>
   </si>
   <si>
     <t>60m (S, U16)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>07.12.2024.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Jāņa Daliņa stadions</t>
   </si>
   <si>
     <t>Vieta</t>
   </si>
   <si>
@@ -135,53 +135,50 @@
     <t>Katrīna Daudzvārde</t>
   </si>
   <si>
     <t>A. Raubiškis</t>
   </si>
   <si>
     <t>Jēkabpils SS</t>
   </si>
   <si>
     <t>Alise Ozola</t>
   </si>
   <si>
     <t>N. Čakova</t>
   </si>
   <si>
     <t>Inara Contreras Egle</t>
   </si>
   <si>
     <t>I. Dzene</t>
   </si>
   <si>
     <t>Valmieras SS</t>
   </si>
   <si>
     <t>Enija Avotiņa</t>
-  </si>
-[...1 lines deleted...]
-    <t>B. Kaufmane</t>
   </si>
   <si>
     <t>Letīcija Dorožka</t>
   </si>
   <si>
     <t>M. Gulbis</t>
   </si>
   <si>
     <t>Olaines sporta centrs</t>
   </si>
   <si>
     <t>Daniela Barovska</t>
   </si>
   <si>
     <t>A. Anškins</t>
   </si>
   <si>
     <t>Ozolnieku Sporta skola</t>
   </si>
   <si>
     <t>Kristīne Bleikša</t>
   </si>
   <si>
     <t>S. Grēna,P. Karlivāns</t>
   </si>
@@ -1379,111 +1376,111 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/50342" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39182" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/48686" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45285" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40870" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40877" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3335" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/253" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42453" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34335" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34142" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/166" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36564" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35079" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40741" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3335" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/253" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70185" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43490" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40771" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26711" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44936" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42081" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36568" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42958" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45091" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41436" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39794" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40872" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70437" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/69528" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42080" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36871" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43486" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/51244" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80126" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/8472" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42953" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43362" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28849" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34594" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42554" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40316" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42555" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39874" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80127" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/71792" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40424" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31898" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/64" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40209" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/48733" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37732" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/47964" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/50342" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39182" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/48686" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45285" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40870" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40877" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3335" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/253" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42453" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34335" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34142" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/166" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36564" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35079" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40741" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3335" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/253" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70185" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43490" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40771" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26711" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44936" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42081" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36568" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42958" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45091" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41436" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39794" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40872" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70437" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/69528" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42080" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36871" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43486" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/51244" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80126" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/8472" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42953" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43362" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28849" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34594" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42554" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40316" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42555" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39874" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80127" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/71792" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40424" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31898" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/64" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40209" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/48733" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37732" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/47964" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33887" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40211" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37919" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40869" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37712" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45203" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44271" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39792" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/56835" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/50342" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40811" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34335" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35079" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36564" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40877" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3335" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/253" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45285" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40741" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3335" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/253" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70185" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70217" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/71126" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38719" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40352" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42081" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40022" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40771" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26711" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40823" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44936" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36871" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42953" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42958" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34594" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36568" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/51244" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44964" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80126" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/8472" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44268" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70437" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/48733" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39792" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36050" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44220" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40873" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38716" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36046" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39614" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37080" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80063" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40611" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40356" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40734" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38714" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/63951" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41926" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40407" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45098" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41799" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45198" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44271" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80074" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43219" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38715" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/79206" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40802" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26711" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40760" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35696" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34142" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/166" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41436" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40771" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26711" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42263" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33757" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/166" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40209" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38512" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/166" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40734" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42209" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15374" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41799" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40354" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40421" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12078" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40352" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40823" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41695" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39874" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40316" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40423" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35968" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80071" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34335" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43362" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28849" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40596" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38719" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/71126" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44964" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/81086" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70437" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80127" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44268" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40354" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40421" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12078" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40352" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40823" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41695" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39874" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40316" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40423" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35968" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80071" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34335" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43362" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28849" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40596" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38719" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/71126" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44964" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/81086" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70437" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80127" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44268" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43233" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33887" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37700" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40211" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44220" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43261" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38716" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45198" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/51233" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40279" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39614" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/57034" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22201" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/56846" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40869" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37087" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80073" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38715" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43389" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40768" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26711" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44271" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/56835" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40211" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33887" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38512" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/166" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37700" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/53193" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29733" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36046" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40723" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38681" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80092" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40734" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42209" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15374" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80063" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37712" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37166" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41926" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41799" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45198" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45203" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37080" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36581" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/56795" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40356" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/51233" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45098" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/63951" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43219" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40611" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43596" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37076" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80073" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40869" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35696" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7971" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/175" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40407" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37087" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/80074" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38714" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37090" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43389" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37079" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36050" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40760" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37164" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32240" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/64" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18017" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/56835" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38504" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31900" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43754" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45253" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/64" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/51212" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/79219" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39182" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35199" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16967" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40870" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41695" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37926" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45285" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43196" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15371" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40740" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43490" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/71126" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70217" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42080" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36564" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/69528" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36568" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/81086" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39794" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/71792" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31898" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/64" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37721" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12078" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44311" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40226" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39182" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35199" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16967" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40870" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41695" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37926" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45285" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43196" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15371" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40740" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43490" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/71126" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70217" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42080" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36564" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/69528" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36568" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/81086" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39794" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/71792" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31898" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/64" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37721" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12078" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44311" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40226" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/53193" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29733" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38681" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37927" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37924" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36581" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37128" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26828" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40279" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40356" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/56795" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45203" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37080" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38715" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/63951" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38263" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28849" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37087" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40790" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26711" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40407" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40802" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26711" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/79206" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37079" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34361" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18017" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/43754" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31900" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38504" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38501" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37164" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/79219" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/51212" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36871" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/48686" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/56841" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40609" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44506" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42861" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22201" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34594" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40424" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33859" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36871" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/48686" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/56841" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40609" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44506" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42861" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22201" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34594" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40424" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33859" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40279" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35084" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36589" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37090" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44293" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37076" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41486" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22201" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29181" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/52664" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40421" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12078" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42651" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40811" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40870" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40596" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40354" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40423" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34335" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40823" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45091" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40022" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40352" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38719" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70437" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40421" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12078" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42651" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40811" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40870" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40596" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40354" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40423" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34335" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40823" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45091" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40022" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40352" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38719" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/70437" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40860" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40211" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36050" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39792" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40873" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44220" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39614" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37166" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24911" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38716" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37919" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15465" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40421" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12078" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42651" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35889" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40740" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40596" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/69528" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41695" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39182" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40423" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40421" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12078" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42651" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35889" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40740" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40596" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/69528" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41695" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39182" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40423" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G53" sqref="G53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1708,1419 +1705,1411 @@
         <v>800</v>
       </c>
       <c r="J12">
         <v>8.39</v>
       </c>
       <c r="K12">
         <v>783</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>107</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>2010</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13">
         <v>8.36</v>
       </c>
       <c r="I13">
         <v>792</v>
       </c>
       <c r="J13">
         <v>8.41</v>
       </c>
       <c r="K13">
         <v>778</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>60</v>
       </c>
       <c r="C14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14">
+        <v>2011</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="D14">
-[...5 lines deleted...]
-      <c r="F14" s="3" t="s">
+      <c r="G14" s="3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H14">
         <v>8.44</v>
       </c>
       <c r="I14">
         <v>769</v>
       </c>
       <c r="J14">
         <v>8.42</v>
       </c>
       <c r="K14">
         <v>775</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>63</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D15">
         <v>2010</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H15">
         <v>8.43</v>
       </c>
       <c r="I15">
         <v>772</v>
       </c>
       <c r="J15">
         <v>8.48</v>
       </c>
       <c r="K15">
         <v>758</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="B16">
         <v>151</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>2010</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H16">
         <v>8.51</v>
       </c>
       <c r="I16">
         <v>750</v>
       </c>
       <c r="J16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>5</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D17">
         <v>2010</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H17">
         <v>8.63</v>
       </c>
       <c r="I17">
         <v>718</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>9</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D18">
         <v>2010</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H18">
         <v>8.67</v>
       </c>
       <c r="I18">
         <v>707</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>40</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D19">
         <v>2011</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19">
         <v>8.84</v>
       </c>
       <c r="I19">
         <v>662</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>61</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D20">
         <v>2011</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H20">
         <v>8.89</v>
       </c>
       <c r="I20">
         <v>650</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>50</v>
       </c>
       <c r="C21" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21">
+        <v>2011</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="D21">
-[...5 lines deleted...]
-      <c r="F21" s="3" t="s">
+      <c r="G21" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H21">
         <v>8.91</v>
       </c>
       <c r="I21">
         <v>645</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>36</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D22">
         <v>2010</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22">
         <v>8.92</v>
       </c>
       <c r="I22">
         <v>642</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>73</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D23">
         <v>2010</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H23">
         <v>9.0099999999999998</v>
       </c>
       <c r="I23">
         <v>620</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>159</v>
       </c>
       <c r="C24" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24">
+        <v>2011</v>
+      </c>
+      <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D24">
-[...5 lines deleted...]
-      <c r="F24" s="3" t="s">
+      <c r="G24" s="3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H24">
         <v>9.02</v>
       </c>
       <c r="I24">
         <v>617</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>153</v>
       </c>
       <c r="C25" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25">
+        <v>2011</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H25">
         <v>9.08</v>
       </c>
       <c r="I25">
         <v>602</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>14</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D26">
         <v>2010</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G26" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H26">
         <v>9.1</v>
       </c>
       <c r="I26">
         <v>597</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>155</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D27">
         <v>2011</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H27">
         <v>9.15</v>
       </c>
       <c r="I27">
         <v>585</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>22</v>
       </c>
       <c r="C28" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D28">
+        <v>2011</v>
+      </c>
+      <c r="E28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F28" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="D28">
-[...5 lines deleted...]
-      <c r="F28" s="3" t="s">
+      <c r="G28" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H28">
         <v>9.16</v>
       </c>
       <c r="I28">
         <v>583</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>126</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D29">
         <v>2010</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H29">
         <v>9.19</v>
       </c>
       <c r="I29">
         <v>576</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>52</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D30">
         <v>2011</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H30">
         <v>9.21</v>
       </c>
       <c r="I30">
         <v>571</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>117</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D31">
         <v>2010</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H31">
         <v>9.22</v>
       </c>
       <c r="I31">
         <v>568</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>140</v>
       </c>
       <c r="C32" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32">
+        <v>2011</v>
+      </c>
+      <c r="E32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F32" s="3" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H32">
         <v>9.3</v>
       </c>
       <c r="I32">
         <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>93</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D33">
         <v>2010</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G33" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H33">
         <v>9.36</v>
       </c>
       <c r="I33">
         <v>536</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>162</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D34">
         <v>2011</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H34">
         <v>9.37</v>
       </c>
       <c r="I34">
         <v>533</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>96</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D35">
         <v>2011</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G35" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H35">
         <v>9.38</v>
       </c>
       <c r="I35">
         <v>531</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>62</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D36">
         <v>2011</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G36" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H36">
         <v>9.39</v>
       </c>
       <c r="I36">
         <v>529</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>152</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D37">
         <v>2010</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H37">
         <v>9.4</v>
       </c>
       <c r="I37">
         <v>526</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>131</v>
       </c>
       <c r="C38" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38">
+        <v>2011</v>
+      </c>
+      <c r="E38" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" s="3" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H38">
         <v>9.49</v>
       </c>
       <c r="I38">
         <v>506</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>160</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D39">
         <v>2011</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H39">
         <v>9.53</v>
       </c>
       <c r="I39">
         <v>497</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>101</v>
       </c>
       <c r="C40" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D40">
+        <v>2011</v>
+      </c>
+      <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="D40">
-[...5 lines deleted...]
-      <c r="F40" s="3" t="s">
+      <c r="G40" s="3" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H40">
         <v>9.57</v>
       </c>
       <c r="I40">
         <v>488</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>94</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D41">
         <v>2011</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G41" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H41">
         <v>9.59</v>
       </c>
       <c r="I41">
         <v>484</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>64</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D42">
         <v>2010</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G42" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H42">
         <v>9.61</v>
       </c>
       <c r="I42">
         <v>479</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>154</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D43">
         <v>2011</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H43">
         <v>9.69</v>
       </c>
       <c r="I43">
         <v>462</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>65</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D44">
         <v>2010</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G44" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H44">
         <v>9.69</v>
       </c>
       <c r="I44">
         <v>462</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>99</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D45">
         <v>2010</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H45">
         <v>9.88</v>
       </c>
       <c r="I45">
         <v>422</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>110</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D46">
         <v>2011</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H46">
         <v>9.95</v>
       </c>
       <c r="I46">
         <v>408</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>12</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D47">
         <v>2010</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G47" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H47">
         <v>10.73</v>
       </c>
       <c r="I47">
         <v>266</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="B48">
         <v>108</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D48">
         <v>2010</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
-      <c r="F48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H48" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B49">
         <v>132</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D49">
         <v>2007</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H49">
         <v>8.31</v>
       </c>
       <c r="I49">
         <v>806</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B50">
         <v>111</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D50">
         <v>2009</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H50">
         <v>8.64</v>
       </c>
       <c r="I50">
         <v>715</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B51">
         <v>35</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D51">
         <v>2012</v>
       </c>
       <c r="E51" t="s">
         <v>19</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51">
         <v>8.69</v>
       </c>
       <c r="I51">
         <v>702</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B52">
         <v>147</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D52">
         <v>2008</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H52">
         <v>8.72</v>
       </c>
       <c r="I52">
         <v>694</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B53">
         <v>135</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D53">
         <v>2007</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H53">
         <v>9.02</v>
       </c>
       <c r="I53">
         <v>617</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
-[...119 lines deleted...]
-    <hyperlink ref="G53" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="F25" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="F28" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="F29" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="F30" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="F31" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="F32" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="F33" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="F34" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="F35" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="F36" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="G36" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="F37" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="G37" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="F38" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="F39" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="G39" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="F40" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="F41" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="G41" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="F42" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="G42" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="F43" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="G43" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="F44" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="G44" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="F45" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="G45" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="G46" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="F47" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="G47" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="G48" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="F49" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="G49" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="F50" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="G50" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="F51" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="G51" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="F52" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="G52" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="F53" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="G53" r:id="rId_hyperlink_132"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3140,277 +3129,277 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>34</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D8">
         <v>2010</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8">
         <v>1.8</v>
       </c>
       <c r="I8">
         <v>741</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>150</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>1.63</v>
       </c>
       <c r="I9">
         <v>595</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>100</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H10">
         <v>1.6</v>
       </c>
       <c r="I10">
         <v>570</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>127</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D11">
         <v>2011</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>1.5</v>
       </c>
       <c r="I11">
         <v>485</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>8</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D12">
         <v>2010</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H12">
         <v>1.45</v>
       </c>
       <c r="I12">
         <v>443</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>19</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D13">
         <v>2011</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H13">
         <v>1.4</v>
       </c>
       <c r="I13">
         <v>401</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>137</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D14">
         <v>2011</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H14">
         <v>1.35</v>
       </c>
       <c r="I14">
         <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="B15">
         <v>43</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D15">
         <v>2011</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="G15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B16">
         <v>109</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D16">
         <v>2009</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H16">
         <v>1.8</v>
       </c>
       <c r="I16">
         <v>741</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
@@ -3458,51 +3447,51 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3511,237 +3500,237 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>69</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>2011</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H8">
         <v>5.08</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>801</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>71</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H9">
         <v>5.0099999999999998</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>786</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>151</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H10">
         <v>4.72</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>724</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>40</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D11">
         <v>2011</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11">
         <v>4.64</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>707</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D12">
         <v>2010</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H12">
         <v>4.59</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>696</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>60</v>
       </c>
       <c r="C13" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13">
+        <v>2011</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="D13">
-[...5 lines deleted...]
-      <c r="F13" s="3" t="s">
+      <c r="G13" s="3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H13">
         <v>4.5</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>677</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>116</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D14">
         <v>2010</v>
       </c>
       <c r="E14" t="s">
@@ -3749,696 +3738,696 @@
       </c>
       <c r="F14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H14">
         <v>4.41</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>658</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>61</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D15">
         <v>2011</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H15">
         <v>4.32</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>639</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>50</v>
       </c>
       <c r="C16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16">
+        <v>2011</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="D16">
-[...5 lines deleted...]
-      <c r="F16" s="3" t="s">
+      <c r="G16" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H16">
         <v>4.31</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>637</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>68</v>
       </c>
       <c r="C17" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D17">
+        <v>2011</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>197</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H17">
         <v>4.03</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>578</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>97</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D18">
         <v>2011</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H18">
         <v>4.03</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>578</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>85</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D19">
         <v>2011</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H19">
         <v>4.02</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>576</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>88</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D20">
         <v>2011</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="H20">
         <v>3.98</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>568</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>153</v>
       </c>
       <c r="C21" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21">
+        <v>2011</v>
+      </c>
+      <c r="E21" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H21">
         <v>3.94</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>560</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>57</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D22">
         <v>2010</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H22">
         <v>3.93</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>557</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>73</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D23">
         <v>2010</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H23">
         <v>3.88</v>
       </c>
       <c r="I23">
         <v>0.0</v>
       </c>
       <c r="J23">
         <v>547</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>84</v>
       </c>
       <c r="C24" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D24">
+        <v>2011</v>
+      </c>
+      <c r="E24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="D24">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="H24">
         <v>3.82</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>535</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>159</v>
       </c>
       <c r="C25" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25">
+        <v>2011</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D25">
-[...5 lines deleted...]
-      <c r="F25" s="3" t="s">
+      <c r="G25" s="3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H25">
         <v>3.74</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>518</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>96</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D26">
         <v>2011</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G26" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H26">
         <v>3.69</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>507</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>160</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D27">
         <v>2011</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H27">
         <v>3.58</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>485</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>155</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D28">
         <v>2011</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G28" s="3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H28">
         <v>3.51</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>470</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>94</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D29">
         <v>2011</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H29">
         <v>3.48</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>464</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>14</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D30">
         <v>2010</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H30">
         <v>3.43</v>
       </c>
       <c r="I30">
         <v>0.0</v>
       </c>
       <c r="J30">
         <v>453</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>152</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D31">
         <v>2010</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H31">
         <v>3.4</v>
       </c>
       <c r="I31">
         <v>0.0</v>
       </c>
       <c r="J31">
         <v>447</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>134</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D32">
         <v>2011</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H32">
         <v>3.23</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>412</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="B33">
         <v>131</v>
       </c>
       <c r="C33" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33">
+        <v>2011</v>
+      </c>
+      <c r="E33" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" s="3" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H33" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="B34">
         <v>148</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D34">
         <v>2011</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H34" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="B35">
         <v>140</v>
       </c>
       <c r="C35" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35">
+        <v>2011</v>
+      </c>
+      <c r="E35" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" s="3" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H35" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B36">
         <v>35</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D36">
         <v>2012</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36">
         <v>4.47</v>
       </c>
       <c r="I36">
         <v>0.0</v>
       </c>
       <c r="J36">
         <v>671</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
@@ -4549,51 +4538,51 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G34" sqref="G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -4602,891 +4591,891 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>43</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D8">
         <v>2011</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H8">
         <v>5.43</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>591</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>161</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H9">
         <v>5.4</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>585</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>86</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D10">
         <v>2011</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H10">
         <v>5.36</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>577</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>118</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D11">
         <v>2010</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>5.21</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>546</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>90</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D12">
         <v>2011</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H12">
         <v>5.17</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>537</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>157</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D13">
         <v>2010</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H13">
         <v>5.11</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>525</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>83</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D14">
         <v>2010</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H14">
         <v>4.89</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>480</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>46</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D15">
         <v>2011</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H15">
         <v>4.89</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>480</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>48</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D16">
         <v>2011</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H16">
         <v>4.67</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>434</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>119</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D17">
         <v>2010</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H17">
         <v>4.63</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>426</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>87</v>
       </c>
       <c r="C18" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D18">
+        <v>2011</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D18">
-[...5 lines deleted...]
-      <c r="F18" s="3" t="s">
+      <c r="G18" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H18">
         <v>4.58</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>416</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>72</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D19">
         <v>2010</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H19">
         <v>4.5</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>89</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D20">
         <v>2010</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H20">
         <v>4.43</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>385</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>16</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D21">
         <v>2010</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H21">
         <v>4.4</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>379</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>158</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D22">
         <v>2011</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H22">
         <v>4.38</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>375</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D23">
         <v>2011</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H23">
         <v>4.32</v>
       </c>
       <c r="I23">
         <v>0.0</v>
       </c>
       <c r="J23">
         <v>363</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>156</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D24">
         <v>2011</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H24">
         <v>4.24</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>347</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>75</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D25">
         <v>2011</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H25">
         <v>4.17</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>333</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>17</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D26">
         <v>2010</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G26" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H26">
         <v>4.17</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>333</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>137</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D27">
         <v>2011</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H27">
         <v>4.06</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>310</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>78</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D28">
         <v>2011</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H28">
         <v>4.04</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>306</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>54</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D29">
         <v>2010</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H29">
         <v>4.0099999999999998</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>91</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D30">
         <v>2011</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H30">
         <v>3.91</v>
       </c>
       <c r="I30">
         <v>0.0</v>
       </c>
       <c r="J30">
         <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>142</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D31">
         <v>2010</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H31">
         <v>3.9</v>
       </c>
       <c r="I31">
         <v>0.0</v>
       </c>
       <c r="J31">
         <v>278</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>76</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D32">
         <v>2010</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G32" s="3" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H32">
         <v>3.88</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>274</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="B33">
         <v>18</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D33">
         <v>2011</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G33" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="G33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="B34">
         <v>66</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D34">
         <v>2011</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G34" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
@@ -5568,51 +5557,51 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -5621,225 +5610,225 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>5</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D8">
         <v>2010</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H8">
         <v>10.94</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>808</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>126</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>10.39</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>753</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>73</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H10">
         <v>9.48</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>663</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>113</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D11">
         <v>2010</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>9.34</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>650</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B12">
         <v>163</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D12">
         <v>2009</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H12">
         <v>10.98</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>812</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B13">
         <v>111</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D13">
         <v>2009</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13">
         <v>10.18</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>733</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
@@ -5881,51 +5870,51 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -5934,170 +5923,170 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>2</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D8">
         <v>2010</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H8">
         <v>12.24</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>667</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>72</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H9">
         <v>10.64</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>505</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>10</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H10">
         <v>9.21</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>362</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="B11">
         <v>75</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D11">
         <v>2011</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
@@ -6111,51 +6100,51 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -6164,733 +6153,721 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>92</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D8">
         <v>2011</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H8">
         <v>10.18</v>
       </c>
       <c r="I8">
         <v>3.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>122</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>9.82</v>
       </c>
       <c r="I9">
         <v>3.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>88</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D10">
         <v>2011</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="H10">
         <v>9.63</v>
       </c>
       <c r="I10">
         <v>3.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>84</v>
       </c>
       <c r="C11" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D11">
+        <v>2011</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="D11">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="H11">
         <v>9.38</v>
       </c>
       <c r="I11">
         <v>3.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>112</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D12">
         <v>2010</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>9.09</v>
       </c>
       <c r="I12">
         <v>3.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>99</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D13">
         <v>2010</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H13">
         <v>8.79</v>
       </c>
       <c r="I13">
         <v>3.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>154</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D14">
         <v>2011</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H14">
         <v>8.45</v>
       </c>
       <c r="I14">
         <v>3.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>130</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D15">
         <v>2011</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>8.27</v>
       </c>
       <c r="I15">
         <v>3.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>3</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D16">
         <v>2010</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H16">
         <v>8.15</v>
       </c>
       <c r="I16">
         <v>3.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>79</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D17">
         <v>2011</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H17">
         <v>8.0</v>
       </c>
       <c r="I17">
         <v>3.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>151</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18">
         <v>2010</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H18">
         <v>7.92</v>
       </c>
       <c r="I18">
         <v>3.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>101</v>
       </c>
       <c r="C19" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19">
+        <v>2011</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="D19">
-[...5 lines deleted...]
-      <c r="F19" s="3" t="s">
+      <c r="G19" s="3" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H19">
         <v>7.63</v>
       </c>
       <c r="I19">
         <v>3.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>145</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D20">
         <v>2010</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H20">
         <v>7.28</v>
       </c>
       <c r="I20">
         <v>3.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>85</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D21">
         <v>2011</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H21">
         <v>7.17</v>
       </c>
       <c r="I21">
         <v>3.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>97</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D22">
         <v>2011</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H22">
         <v>7.11</v>
       </c>
       <c r="I22">
         <v>3.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>134</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D23">
         <v>2011</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H23">
         <v>6.08</v>
       </c>
       <c r="I23">
         <v>3.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D24">
         <v>2010</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G24" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H24">
         <v>5.76</v>
       </c>
       <c r="I24">
         <v>3.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>140</v>
       </c>
       <c r="C25" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25">
+        <v>2011</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="3" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H25">
         <v>5.64</v>
       </c>
       <c r="I25">
         <v>3.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>110</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D26">
         <v>2011</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H26">
         <v>5.34</v>
       </c>
       <c r="I26">
         <v>3.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>148</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D27">
         <v>2011</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H27">
         <v>5.31</v>
       </c>
       <c r="I27">
         <v>3.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
-[...43 lines deleted...]
-    <hyperlink ref="G27" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="F25" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_55"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -6899,642 +6876,642 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>55</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D8">
         <v>2010</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H8">
         <v>13.19</v>
       </c>
       <c r="I8">
         <v>4.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>34</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9">
         <v>11.87</v>
       </c>
       <c r="I9">
         <v>4.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H10">
         <v>11.13</v>
       </c>
       <c r="I10">
         <v>4.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>150</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D11">
         <v>2010</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>10.39</v>
       </c>
       <c r="I11">
         <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>86</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D12">
         <v>2011</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H12">
         <v>9.66</v>
       </c>
       <c r="I12">
         <v>4.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>42</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D13">
         <v>2010</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="H13">
         <v>9.58</v>
       </c>
       <c r="I13">
         <v>4.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>90</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D14">
         <v>2011</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H14">
         <v>9.5</v>
       </c>
       <c r="I14">
         <v>4.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>17</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D15">
         <v>2010</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H15">
         <v>8.52</v>
       </c>
       <c r="I15">
         <v>4.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>44</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D16">
         <v>2010</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H16">
         <v>8.51</v>
       </c>
       <c r="I16">
         <v>4.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>95</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D17">
         <v>2011</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H17">
         <v>8.49</v>
       </c>
       <c r="I17">
         <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>83</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D18">
         <v>2010</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H18">
         <v>8.18</v>
       </c>
       <c r="I18">
         <v>4.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>31</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D19">
         <v>2011</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H19">
         <v>7.73</v>
       </c>
       <c r="I19">
         <v>4.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>139</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D20">
         <v>2011</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H20">
         <v>7.73</v>
       </c>
       <c r="I20">
         <v>4.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>127</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D21">
         <v>2011</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H21">
         <v>7.37</v>
       </c>
       <c r="I21">
         <v>4.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>49</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D22">
         <v>2010</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H22">
         <v>7.22</v>
       </c>
       <c r="I22">
         <v>4.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>80</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D23">
         <v>2011</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H23">
         <v>7.03</v>
       </c>
       <c r="I23">
         <v>4.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>91</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D24">
         <v>2011</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G24" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H24">
         <v>6.96</v>
       </c>
       <c r="I24">
         <v>4.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>74</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D25">
         <v>2011</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H25">
         <v>6.81</v>
       </c>
       <c r="I25">
         <v>4.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>81</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D26">
         <v>2011</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G26" s="3" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H26">
         <v>6.44</v>
       </c>
       <c r="I26">
         <v>4.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>137</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D27">
         <v>2011</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H27">
         <v>6.38</v>
       </c>
       <c r="I27">
         <v>4.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B28">
         <v>109</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D28">
         <v>2009</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H28">
         <v>12.41</v>
       </c>
       <c r="I28">
         <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
@@ -7625,51 +7602,51 @@
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="C2" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -7703,1540 +7680,1540 @@
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>16</v>
       </c>
       <c r="R8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>150</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>7.73</v>
       </c>
       <c r="I9">
         <v>605</v>
       </c>
       <c r="J9">
         <v>7.57</v>
       </c>
       <c r="K9">
         <v>672</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>34</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10">
         <v>7.68</v>
       </c>
       <c r="I10">
         <v>625</v>
       </c>
       <c r="J10">
         <v>7.69</v>
       </c>
       <c r="K10">
         <v>621</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D11">
         <v>2010</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H11">
         <v>7.72</v>
       </c>
       <c r="I11">
         <v>609</v>
       </c>
       <c r="J11">
         <v>7.73</v>
       </c>
       <c r="K11">
         <v>605</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D12">
         <v>2010</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H12">
         <v>7.83</v>
       </c>
       <c r="I12">
         <v>565</v>
       </c>
       <c r="J12">
         <v>7.88</v>
       </c>
       <c r="K12">
         <v>545</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>47</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D13">
         <v>2010</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H13">
         <v>8.050000000000001</v>
       </c>
       <c r="I13">
         <v>481</v>
       </c>
       <c r="J13">
         <v>7.91</v>
       </c>
       <c r="K13">
         <v>533</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>157</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D14">
         <v>2010</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H14">
         <v>8.09</v>
       </c>
       <c r="I14">
         <v>467</v>
       </c>
       <c r="J14">
         <v>8.13</v>
       </c>
       <c r="K14">
         <v>453</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>7</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D15">
         <v>2011</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H15">
         <v>7.96</v>
       </c>
       <c r="I15">
         <v>515</v>
       </c>
       <c r="J15">
         <v>8.14</v>
       </c>
       <c r="K15">
         <v>449</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>41</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D16">
         <v>2010</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="H16">
         <v>8.09</v>
       </c>
       <c r="I16">
         <v>467</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>128</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D17">
         <v>2010</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H17">
         <v>8.16</v>
       </c>
       <c r="I17">
         <v>442</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>72</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D18">
         <v>2010</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H18">
         <v>8.28</v>
       </c>
       <c r="I18">
         <v>401</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>10</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D19">
         <v>2010</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H19">
         <v>8.34</v>
       </c>
       <c r="I19">
         <v>382</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>48</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D20">
         <v>2011</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H20">
         <v>8.37</v>
       </c>
       <c r="I20">
         <v>372</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>8</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D21">
         <v>2010</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H21">
         <v>8.4</v>
       </c>
       <c r="I21">
         <v>362</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>26</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D22">
         <v>2010</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H22">
         <v>8.43</v>
       </c>
       <c r="I22">
         <v>353</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>158</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D23">
         <v>2011</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H23">
         <v>8.44</v>
       </c>
       <c r="I23">
         <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>75</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D24">
         <v>2011</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H24">
         <v>8.44</v>
       </c>
       <c r="I24">
         <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>17</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D25">
         <v>2010</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H25">
         <v>8.45</v>
       </c>
       <c r="I25">
         <v>347</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>19</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D26">
         <v>2011</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G26" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H26">
         <v>8.45</v>
       </c>
       <c r="I26">
         <v>347</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>46</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D27">
         <v>2011</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H27">
         <v>8.46</v>
       </c>
       <c r="I27">
         <v>344</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>37</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D28">
         <v>2011</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28">
         <v>8.47</v>
       </c>
       <c r="I28">
         <v>341</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>39</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D29">
         <v>2011</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29">
         <v>8.48</v>
       </c>
       <c r="I29">
         <v>338</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>87</v>
       </c>
       <c r="C30" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30">
+        <v>2011</v>
+      </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D30">
-[...5 lines deleted...]
-      <c r="F30" s="3" t="s">
+      <c r="G30" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H30">
         <v>8.49</v>
       </c>
       <c r="I30">
         <v>335</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>44</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D31">
         <v>2010</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G31" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H31">
         <v>8.5</v>
       </c>
       <c r="I31">
         <v>332</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>156</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D32">
         <v>2011</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H32">
         <v>8.55</v>
       </c>
       <c r="I32">
         <v>317</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>16</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D33">
         <v>2010</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G33" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H33">
         <v>8.56</v>
       </c>
       <c r="I33">
         <v>314</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>54</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D34">
         <v>2010</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G34" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H34">
         <v>8.72</v>
       </c>
       <c r="I34">
         <v>268</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>119</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D35">
         <v>2010</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H35">
         <v>8.75</v>
       </c>
       <c r="I35">
         <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>6</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D36">
         <v>2011</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G36" s="3" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H36">
         <v>8.77</v>
       </c>
       <c r="I36">
         <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>53</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D37">
         <v>2011</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G37" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H37">
         <v>8.83</v>
       </c>
       <c r="I37">
         <v>239</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>80</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D38">
         <v>2011</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H38">
         <v>8.85</v>
       </c>
       <c r="I38">
         <v>234</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>127</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D39">
         <v>2011</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H39">
         <v>8.91</v>
       </c>
       <c r="I39">
         <v>219</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>66</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D40">
         <v>2011</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H40">
         <v>8.99</v>
       </c>
       <c r="I40">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D41">
         <v>2011</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G41" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H41">
         <v>9.050000000000001</v>
       </c>
       <c r="I41">
         <v>186</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>49</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D42">
         <v>2010</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G42" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H42">
         <v>9.08</v>
       </c>
       <c r="I42">
         <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>35</v>
       </c>
       <c r="B43">
         <v>78</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D43">
         <v>2011</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H43">
         <v>9.15</v>
       </c>
       <c r="I43">
         <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>89</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D44">
         <v>2010</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G44" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H44">
         <v>9.28</v>
       </c>
       <c r="I44">
         <v>138</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>51</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D45">
         <v>2011</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G45" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H45">
         <v>9.47</v>
       </c>
       <c r="I45">
         <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>74</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D46">
         <v>2011</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H46">
         <v>10.1</v>
       </c>
       <c r="I46">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>45</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D47">
         <v>2011</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G47" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H47">
         <v>10.94</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="B48">
         <v>161</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D48">
         <v>2010</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H48" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="B49">
         <v>18</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D49">
         <v>2011</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G49" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="G49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B50">
         <v>24</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D50">
         <v>2009</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G50" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H50">
         <v>7.71</v>
       </c>
       <c r="I50">
         <v>613</v>
       </c>
       <c r="J50">
         <v>7.67</v>
       </c>
       <c r="K50">
         <v>629</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B51">
         <v>144</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D51">
         <v>2006</v>
       </c>
       <c r="E51" t="s">
         <v>19</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H51">
         <v>7.28</v>
       </c>
       <c r="I51">
         <v>802</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B52">
         <v>114</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D52">
         <v>2008</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H52">
         <v>7.48</v>
       </c>
       <c r="I52">
         <v>711</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B53">
         <v>109</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D53">
         <v>2009</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H53">
         <v>7.56</v>
       </c>
       <c r="I53">
         <v>676</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B54">
         <v>149</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D54">
         <v>2007</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H54">
         <v>7.65</v>
       </c>
       <c r="I54">
         <v>638</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B55">
         <v>82</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D55">
         <v>2007</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="G55" s="3" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="H55">
         <v>7.73</v>
       </c>
       <c r="I55">
         <v>605</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B56">
         <v>125</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D56">
         <v>2007</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H56">
         <v>7.85</v>
       </c>
       <c r="I56">
         <v>557</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B57">
         <v>58</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D57">
         <v>2004</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="G57" s="3" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H57">
         <v>7.88</v>
       </c>
       <c r="I57">
         <v>545</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B58">
         <v>13</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D58">
         <v>2012</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H58">
         <v>7.96</v>
       </c>
       <c r="I58">
         <v>515</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B59">
         <v>11</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D59">
         <v>2009</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H59">
         <v>8.17</v>
       </c>
       <c r="I59">
         <v>439</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
@@ -9403,51 +9380,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -9496,749 +9473,741 @@
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8">
         <v>59.16</v>
       </c>
       <c r="I8">
         <v>900</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>67</v>
       </c>
       <c r="C9" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D9">
+        <v>2011</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="3" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H9" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="I9">
         <v>824</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>107</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
-      <c r="F10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I10">
         <v>757</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>112</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D11">
         <v>2010</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
-      <c r="F11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="I11">
         <v>756</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>103</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D12">
         <v>2010</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H12" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="I12">
         <v>727</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>116</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>2010</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="I13">
         <v>695</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>98</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D14">
         <v>2010</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="G14" s="3" t="s">
+      <c r="H14" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="I14">
         <v>579</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>59</v>
       </c>
       <c r="C15" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D15">
+        <v>2011</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="D15">
-[...5 lines deleted...]
-      <c r="F15" s="3" t="s">
+      <c r="G15" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="G15" s="3" t="s">
+      <c r="H15" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="I15">
         <v>562</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>36</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D16">
         <v>2010</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="I16">
         <v>548</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>97</v>
       </c>
       <c r="C17" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D17">
+        <v>2011</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" t="s">
         <v>194</v>
-      </c>
-[...13 lines deleted...]
-        <v>195</v>
       </c>
       <c r="I17">
         <v>543</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>68</v>
       </c>
       <c r="C18" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D18">
+        <v>2011</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="3" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>197</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H18" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="I18">
         <v>496</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>162</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D19">
         <v>2011</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H19" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="I19">
         <v>455</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>9</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D20">
         <v>2010</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="G20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I20">
         <v>427</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>93</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D21">
         <v>2010</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="G21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="I21">
         <v>396</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>14</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D22">
         <v>2010</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="G22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="I22">
         <v>380</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>23</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D23">
         <v>2010</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="G23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="I23">
         <v>134</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24">
         <v>52</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D24">
         <v>2011</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="G24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="B25">
         <v>12</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D25">
         <v>2010</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="G25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B26">
         <v>132</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D26">
         <v>2007</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H26" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I26">
         <v>829</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B27">
         <v>115</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D27">
         <v>2008</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H27" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="I27">
         <v>784</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B28">
         <v>141</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D28">
         <v>2009</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H28" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="I28">
         <v>617</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B29">
         <v>129</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D29">
         <v>2009</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H29" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="I29">
         <v>584</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
-[...57 lines deleted...]
-    <hyperlink ref="G29" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="F12" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="F25" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="F28" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="F29" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_64"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -10258,878 +10227,878 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>47</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D8">
         <v>2010</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H8">
         <v>56.82</v>
       </c>
       <c r="I8">
         <v>554</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>41</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="H9">
         <v>56.93</v>
       </c>
       <c r="I9">
         <v>549</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>104</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H10">
         <v>57.82</v>
       </c>
       <c r="I10">
         <v>509</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>102</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D11">
         <v>2010</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H11" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="I11">
         <v>334</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>37</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D12">
         <v>2011</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="I12">
         <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>25</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D13">
         <v>2010</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>221</v>
       </c>
       <c r="I13">
         <v>278</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>95</v>
       </c>
       <c r="C14" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D14">
+        <v>2011</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="H14" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
       <c r="I14">
         <v>262</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>87</v>
       </c>
       <c r="C15" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D15">
+        <v>2011</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D15">
-[...5 lines deleted...]
-      <c r="F15" s="3" t="s">
+      <c r="G15" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="G15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="I15">
         <v>261</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>39</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D16">
         <v>2011</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="I16">
         <v>258</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>19</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D17">
         <v>2011</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="G17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="I17">
         <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>46</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D18">
         <v>2011</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="G18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="I18">
         <v>215</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>91</v>
       </c>
       <c r="C19" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D19">
+        <v>2011</v>
+      </c>
+      <c r="E19" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H19" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
       <c r="I19">
         <v>184</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>16</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D20">
         <v>2010</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="G20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="I20">
         <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>105</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D21">
         <v>2010</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="G21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="I21">
         <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>49</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D22">
         <v>2010</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="G22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="I22">
         <v>133</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>77</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D23">
         <v>2010</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="G23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="I23">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D24">
         <v>2011</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G24" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="G24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="I24">
         <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>76</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D25">
         <v>2010</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="G25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I25">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>142</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D26">
         <v>2010</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H26" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="I26">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>45</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D27">
         <v>2011</v>
       </c>
       <c r="E27" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="G27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B28">
         <v>136</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D28">
         <v>2007</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H28">
         <v>52.65</v>
       </c>
       <c r="I28">
         <v>766</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B29">
         <v>114</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D29">
         <v>2008</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H29">
         <v>54.039999999999999</v>
       </c>
       <c r="I29">
         <v>692</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B30">
         <v>125</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D30">
         <v>2007</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H30">
         <v>54.95</v>
       </c>
       <c r="I30">
         <v>645</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B31">
         <v>82</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D31">
         <v>2007</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="G31" s="3" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="H31">
         <v>55.93</v>
       </c>
       <c r="I31">
         <v>597</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B32">
         <v>149</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D32">
         <v>2007</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H32">
         <v>56.24</v>
       </c>
       <c r="I32">
         <v>582</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B33">
         <v>143</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D33">
         <v>2008</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H33">
         <v>57.43</v>
       </c>
       <c r="I33">
         <v>526</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B34">
         <v>24</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D34">
         <v>2009</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G34" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H34">
         <v>57.7</v>
       </c>
       <c r="I34">
         <v>514</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B35">
         <v>11</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D35">
         <v>2009</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H35">
         <v>59.79</v>
       </c>
       <c r="I35">
         <v>424</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B36">
         <v>13</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D36">
         <v>2012</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H36" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="I36">
         <v>333</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -11221,51 +11190,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -11285,368 +11254,364 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D8">
         <v>2011</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="I8">
         <v>704</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>70</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H9" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="I9">
         <v>547</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>123</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="I10">
         <v>516</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>146</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D11">
         <v>2010</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="I11">
         <v>515</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>121</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D12">
         <v>2011</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="I12">
         <v>424</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>28</v>
       </c>
       <c r="C13" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D13">
+        <v>2011</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="3" t="s">
         <v>254</v>
       </c>
-      <c r="D13">
-[...5 lines deleted...]
-      <c r="F13" s="3" t="s">
+      <c r="G13" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
       <c r="I13">
         <v>382</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>94</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D14">
         <v>2011</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="G14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="I14">
         <v>317</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="B15">
         <v>108</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D15">
         <v>2010</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
-      <c r="F15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B16">
         <v>124</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D16">
         <v>2008</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="I16">
         <v>683</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
-[...3 lines deleted...]
-    <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -11666,295 +11631,295 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>95</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D8">
         <v>2011</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="I8">
         <v>398</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>33</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D9">
         <v>2011</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="I9">
         <v>367</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>38</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D10">
         <v>2011</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="I10">
         <v>282</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>51</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D11">
         <v>2011</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="G11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="I11">
         <v>199</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>138</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D12">
         <v>2010</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="I12">
         <v>166</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>53</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D13">
         <v>2011</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="I13">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>30</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D14">
         <v>2010</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="I14">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B15">
         <v>133</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D15">
         <v>2006</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="I15">
         <v>626</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B16">
         <v>120</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D16">
         <v>2008</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="I16">
         <v>156</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -11996,51 +11961,51 @@
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -12057,998 +12022,986 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="Q8" t="s">
         <v>17</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="T8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>122</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>9.06</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
       <c r="K9">
         <v>9.07</v>
       </c>
       <c r="L9">
         <v>76.2</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>56</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D10">
         <v>2011</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H10">
         <v>9.7</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
       <c r="K10">
         <v>9.84</v>
       </c>
       <c r="L10">
         <v>76.2</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>71</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D11">
         <v>2010</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H11">
         <v>9.81</v>
       </c>
       <c r="I11">
         <v>76.2</v>
       </c>
       <c r="K11">
         <v>9.88</v>
       </c>
       <c r="L11">
         <v>76.2</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>107</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>2010</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>9.94</v>
       </c>
       <c r="I12">
         <v>76.2</v>
       </c>
       <c r="K12">
         <v>9.92</v>
       </c>
       <c r="L12">
         <v>76.2</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>145</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D13">
         <v>2010</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13">
         <v>10.57</v>
       </c>
       <c r="I13">
         <v>76.2</v>
       </c>
       <c r="K13">
         <v>10.22</v>
       </c>
       <c r="L13">
         <v>76.2</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>92</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D14">
         <v>2011</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H14">
         <v>10.48</v>
       </c>
       <c r="I14">
         <v>76.2</v>
       </c>
       <c r="K14">
         <v>10.34</v>
       </c>
       <c r="L14">
         <v>76.2</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>130</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D15">
         <v>2011</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>9.76</v>
       </c>
       <c r="I15">
         <v>76.2</v>
       </c>
       <c r="K15" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="L15">
         <v>76.2</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="B16">
         <v>151</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16">
         <v>2010</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H16">
         <v>9.73</v>
       </c>
       <c r="I16">
         <v>76.2</v>
       </c>
       <c r="K16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L16">
         <v>76.2</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>84</v>
       </c>
       <c r="C17" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D17">
+        <v>2011</v>
+      </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="D17">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="H17">
         <v>10.61</v>
       </c>
       <c r="I17">
         <v>76.2</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>22</v>
       </c>
       <c r="C18" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18">
+        <v>2011</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="D18">
-[...5 lines deleted...]
-      <c r="F18" s="3" t="s">
+      <c r="G18" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H18">
         <v>10.61</v>
       </c>
       <c r="I18">
         <v>76.2</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>57</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D19">
         <v>2010</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H19">
         <v>10.63</v>
       </c>
       <c r="I19">
         <v>76.2</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>88</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D20">
         <v>2011</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="H20">
         <v>10.68</v>
       </c>
       <c r="I20">
         <v>76.2</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>85</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D21">
         <v>2011</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H21">
         <v>11.65</v>
       </c>
       <c r="I21">
         <v>76.2</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>140</v>
       </c>
       <c r="C22" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22">
+        <v>2011</v>
+      </c>
+      <c r="E22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="3" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H22">
         <v>12.14</v>
       </c>
       <c r="I22">
         <v>76.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
-[...30 lines deleted...]
-    <hyperlink ref="G22" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="K7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="Q8" t="s">
         <v>17</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="T8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>150</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>8.76</v>
       </c>
       <c r="I9">
         <v>83.8</v>
       </c>
       <c r="K9">
         <v>8.64</v>
       </c>
       <c r="L9">
         <v>83.8</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>161</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H10">
         <v>9.28</v>
       </c>
       <c r="I10">
         <v>83.8</v>
       </c>
       <c r="K10">
         <v>8.81</v>
       </c>
       <c r="L10">
         <v>83.8</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>43</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D11">
         <v>2011</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H11">
         <v>9.35</v>
       </c>
       <c r="I11">
         <v>83.8</v>
       </c>
       <c r="K11">
         <v>9.16</v>
       </c>
       <c r="L11">
         <v>83.8</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>118</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D12">
         <v>2010</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>9.18</v>
       </c>
       <c r="I12">
         <v>83.8</v>
       </c>
       <c r="K12">
         <v>9.2</v>
       </c>
       <c r="L12">
         <v>83.8</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>86</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D13">
         <v>2011</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H13">
         <v>9.45</v>
       </c>
       <c r="I13">
         <v>83.8</v>
       </c>
       <c r="K13">
         <v>9.44</v>
       </c>
       <c r="L13">
         <v>83.8</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>83</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D14">
         <v>2010</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H14">
         <v>9.53</v>
       </c>
       <c r="I14">
         <v>83.8</v>
       </c>
       <c r="K14">
         <v>9.57</v>
       </c>
       <c r="L14">
         <v>83.8</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>26</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D15">
         <v>2010</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H15">
         <v>9.62</v>
       </c>
       <c r="I15">
         <v>83.8</v>
       </c>
       <c r="K15">
         <v>9.58</v>
       </c>
       <c r="L15">
         <v>83.8</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>90</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D16">
         <v>2011</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H16">
         <v>9.7</v>
       </c>
       <c r="I16">
         <v>83.8</v>
       </c>
       <c r="K16">
         <v>9.63</v>
       </c>
       <c r="L16">
         <v>83.8</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>100</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D17">
         <v>2010</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H17">
         <v>9.75</v>
       </c>
       <c r="I17">
         <v>83.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
@@ -13092,51 +13045,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -13156,311 +13109,299 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>122</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D8">
         <v>2010</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H8">
         <v>1.51</v>
       </c>
       <c r="I8">
         <v>744</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>56</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D9">
         <v>2011</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H9">
         <v>1.48</v>
       </c>
       <c r="I9">
         <v>716</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>4</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D10">
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H10">
         <v>1.4</v>
       </c>
       <c r="I10">
         <v>640</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>59</v>
       </c>
       <c r="C11" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D11">
+        <v>2011</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="D11">
-[...5 lines deleted...]
-      <c r="F11" s="3" t="s">
+      <c r="G11" s="3" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="H11">
         <v>1.4</v>
       </c>
       <c r="I11">
         <v>640</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>145</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D12">
         <v>2010</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>1.3</v>
       </c>
       <c r="I12">
         <v>546</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="B13">
         <v>93</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D13">
         <v>2010</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="B14">
         <v>112</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D14">
         <v>2010</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="B15">
         <v>32</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D15">
         <v>2010</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="B16">
         <v>130</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D16">
         <v>2011</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
-[...12 lines deleted...]
-    <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>60m(S,U16)</vt:lpstr>