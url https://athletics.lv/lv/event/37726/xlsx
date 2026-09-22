--- v0 (2026-08-05)
+++ v1 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="200m(S)" sheetId="1" r:id="rId4"/>
     <sheet name="600m(S)" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Panevėžio KKSC ir SK „Greitas spurtas“ taurės varžybos</t>
   </si>
   <si>
     <t>200m (S)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>30.11.2019.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Paņeveža</t>
   </si>
   <si>
     <t>Vieta</t>
   </si>
   <si>
@@ -71,53 +71,50 @@
     <t>Dzimšanas datums</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Treneris</t>
   </si>
   <si>
     <t>Organizācija</t>
   </si>
   <si>
     <t>Rezultāts</t>
   </si>
   <si>
     <t>Vējš</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>Viktorija Jevdokimova</t>
   </si>
   <si>
     <t>LAT</t>
-  </si>
-[...1 lines deleted...]
-    <t>D. Hadakovs</t>
   </si>
   <si>
     <t>Daugavpils NSS,Gioiatletica</t>
   </si>
   <si>
     <t>Jūlija Ignatjeva</t>
   </si>
   <si>
     <t>Daugavpils NSS,Enterprise</t>
   </si>
   <si>
     <t>Jana Griškjāne</t>
   </si>
   <si>
     <t>J. Hadakova</t>
   </si>
   <si>
     <t>Daugavpils NSS</t>
   </si>
   <si>
     <t>Alisa Gerasimova</t>
   </si>
   <si>
     <t>Ksenija Kozlova</t>
   </si>
@@ -478,55 +475,55 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23266" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22236" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/142" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35875" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31690" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33592" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31489" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30690" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23266" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22236" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/142" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35875" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31690" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33592" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31489" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30690" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23266" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31489" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23266" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31489" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -589,305 +586,293 @@
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="F8" s="3" t="s">
+      <c r="G8" s="3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H8">
         <v>27.78</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>762</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H9">
         <v>28.1</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>738</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D10">
         <v>2007</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H10">
         <v>28.54</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>705</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>13</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11">
         <v>2007</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H11">
         <v>29.010000000000002</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>670</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>17</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D12">
         <v>2007</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H12">
         <v>29.67</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>623</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>19</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D13">
         <v>2004</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H13">
         <v>29.74</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>618</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>22</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D14">
         <v>2007</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H14">
         <v>30.010000000000002</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>600</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
-[...18 lines deleted...]
-    <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="F10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="F12" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -912,100 +897,96 @@
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="F8" s="3" t="s">
+      <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I8">
         <v>747</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D9">
         <v>2004</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I9">
         <v>703</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
-[...3 lines deleted...]
-    <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>200m(S)</vt:lpstr>