--- v0 (2026-07-08)
+++ v1 (2026-09-23)
@@ -8,77 +8,77 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skepa-mesana(S,U14)" sheetId="1" r:id="rId4"/>
     <sheet name="60m-barjerskrejiens(S,U14)" sheetId="2" r:id="rId5"/>
     <sheet name="augstleksana(S,U14)" sheetId="3" r:id="rId6"/>
     <sheet name="1000m(S,U14)" sheetId="4" r:id="rId7"/>
     <sheet name="lodes-grusana(S,U14)" sheetId="5" r:id="rId8"/>
     <sheet name="talleksana(S,U14)" sheetId="6" r:id="rId9"/>
     <sheet name="60m-barjerskrejiens(V,U14)" sheetId="7" r:id="rId10"/>
     <sheet name="augstleksana(V,U14)" sheetId="8" r:id="rId11"/>
     <sheet name="talleksana(V,U14)" sheetId="9" r:id="rId12"/>
     <sheet name="lodes-grusana(V,U14)" sheetId="10" r:id="rId13"/>
     <sheet name="skepa-mesana(V,U14)" sheetId="11" r:id="rId14"/>
     <sheet name="1000m(V,U14)" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>VIEGLATLĒTIKAS SACENSĪBAS VALMIERA-RŪJIENA U-14 grupai 1.posms</t>
   </si>
   <si>
     <t>Šķēpa mešana (S, U14)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>11.06.2020.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Rencēnu pamatskola</t>
   </si>
   <si>
     <t>Vieta</t>
   </si>
   <si>
@@ -229,53 +229,50 @@
     <t>4:18.2</t>
   </si>
   <si>
     <t>4:19.2</t>
   </si>
   <si>
     <t>4:20.5</t>
   </si>
   <si>
     <t>4:21.3</t>
   </si>
   <si>
     <t>4:33.5</t>
   </si>
   <si>
     <t>4:35.0</t>
   </si>
   <si>
     <t>5:01.1</t>
   </si>
   <si>
     <t>4:31.0</t>
   </si>
   <si>
     <t>Lodes grūšana (S, U14)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rencēni</t>
   </si>
   <si>
     <t>Tāllēkšana (S, U14)</t>
   </si>
   <si>
     <t>Dārta Virse</t>
   </si>
   <si>
     <t>60m barjerskrējiens (V, U14)</t>
   </si>
   <si>
     <t>Jēkabs Emīls Paiders</t>
   </si>
   <si>
     <t>Roberts Valdmanis</t>
   </si>
   <si>
     <t>Reds Šmits</t>
   </si>
   <si>
     <t>Olafs Vēveris</t>
   </si>
   <si>
     <t>Tomass Baumanis</t>
   </si>
@@ -330,51 +327,51 @@
   <si>
     <t>Šķēpa mešana (V, U14)</t>
   </si>
   <si>
     <t>1000m (V, U14)</t>
   </si>
   <si>
     <t>3:55.8</t>
   </si>
   <si>
     <t>4:03.3</t>
   </si>
   <si>
     <t>4:20.3</t>
   </si>
   <si>
     <t>4:21.5</t>
   </si>
   <si>
     <t>4:36.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -735,51 +732,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34271" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33238" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32950" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37721" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33340" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37729" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37725" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37732" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37722" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37727" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37733" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32218" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38496" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38497" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32218" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32221" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37732" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37725" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37733" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33340" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38507" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37729" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38496" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37727" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37722" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38497" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32218" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29188" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38023" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32950" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33340" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33238" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37729" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37725" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32219" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37732" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38496" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37722" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37733" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37727" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38505" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37721" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29197" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37723" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38497" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37726" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37731" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38504" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37786" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29186" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38025" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18017" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29199" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37786" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37726" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37728" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37731" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29186" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18017" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38501" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38504" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38504" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37784" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37731" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29186" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38506" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37726" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18017" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32952" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38024" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38025" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38502" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37786" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -1208,95 +1205,86 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_33"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_34"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -1316,689 +1304,671 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D8">
         <v>2007</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>11.21</v>
       </c>
       <c r="I8">
         <v>3.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D9">
         <v>2007</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>8.8</v>
       </c>
       <c r="I9">
         <v>3.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D10">
         <v>2007</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>6.4</v>
       </c>
       <c r="I10">
         <v>3.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D11">
         <v>2008</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>6.14</v>
       </c>
       <c r="I11">
         <v>3.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D12">
         <v>2007</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>6.14</v>
       </c>
       <c r="I12">
         <v>3.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D13">
         <v>2007</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>6.13</v>
       </c>
       <c r="I13">
         <v>3.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D14">
         <v>2007</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>5.71</v>
       </c>
       <c r="I14">
         <v>3.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D15">
         <v>2008</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H15">
         <v>5.4</v>
       </c>
       <c r="I15">
         <v>3.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D16">
         <v>2007</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H16">
         <v>5.38</v>
       </c>
       <c r="I16">
         <v>3.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_22"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
-        <v>65</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D8">
         <v>2007</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H8">
         <v>19.99</v>
       </c>
       <c r="I8">
         <v>400.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D9">
         <v>2007</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>19.21</v>
       </c>
       <c r="I9">
         <v>400.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D10">
         <v>2007</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10">
         <v>17.59</v>
       </c>
       <c r="I10">
         <v>400.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D11">
         <v>2007</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>17.28</v>
       </c>
       <c r="I11">
         <v>400.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D12">
         <v>2008</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>16.36</v>
       </c>
       <c r="I12">
         <v>400.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D13">
         <v>2007</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>15.42</v>
       </c>
       <c r="I13">
         <v>400.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D14">
         <v>2007</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>13.83</v>
       </c>
       <c r="I14">
         <v>400.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D15">
         <v>2008</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H15">
         <v>9.9</v>
       </c>
       <c r="I15">
         <v>400.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="C16" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D16">
         <v>2007</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I16">
         <v>400.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_22"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -2015,216 +1985,207 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D8">
         <v>2007</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D9">
         <v>2007</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D10">
         <v>2007</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D11">
         <v>2008</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D12">
         <v>2008</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D13">
         <v>2007</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -2665,64 +2626,55 @@
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_35"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3031,64 +2983,55 @@
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_22"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3505,119 +3448,110 @@
     <hyperlink ref="F12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_32"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
-        <v>65</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
@@ -3933,118 +3867,109 @@
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
-        <v>65</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
@@ -4374,51 +4299,51 @@
       </c>
       <c r="C21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D21">
         <v>2008</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H21">
         <v>3.38</v>
       </c>
       <c r="I21">
         <v>443</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D22">
         <v>2007</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H22">
         <v>3.07</v>
       </c>
       <c r="I22">
         <v>379</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="C23" s="3" t="s">
@@ -4544,438 +4469,418 @@
     <hyperlink ref="G17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_37"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_39"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_40"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_42"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_45"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="C2" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
-      <c r="K7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="O8" t="s">
         <v>14</v>
       </c>
       <c r="P8" t="s">
         <v>38</v>
       </c>
       <c r="Q8" t="s">
         <v>16</v>
       </c>
       <c r="R8" t="s">
         <v>14</v>
       </c>
       <c r="S8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D9">
         <v>2007</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H9">
         <v>11.4</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D10">
         <v>2007</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>11.5</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D11">
         <v>2007</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>11.8</v>
       </c>
       <c r="I11">
         <v>76.2</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D12">
         <v>2008</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>12.1</v>
       </c>
       <c r="I12">
         <v>76.2</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D13">
         <v>2008</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>12.3</v>
       </c>
       <c r="I13">
         <v>76.2</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D14">
         <v>2008</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>12.7</v>
       </c>
       <c r="I14">
         <v>76.2</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D15">
         <v>2008</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="H15">
         <v>13.0</v>
       </c>
       <c r="I15">
         <v>76.2</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D16">
         <v>2008</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="H16">
         <v>14.3</v>
       </c>
       <c r="I16">
         <v>76.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:L7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -4992,310 +4897,301 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D8">
         <v>2008</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>1.2</v>
       </c>
       <c r="I8">
         <v>235</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D9">
         <v>2007</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H9">
         <v>1.15</v>
       </c>
       <c r="I9">
         <v>194</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D10">
         <v>2007</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>1.15</v>
       </c>
       <c r="I10">
         <v>194</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D11">
         <v>2007</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>1.15</v>
       </c>
       <c r="I11">
         <v>194</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D12">
         <v>2008</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>1.15</v>
       </c>
       <c r="I12">
         <v>194</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D13">
         <v>2008</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>1.1</v>
       </c>
       <c r="I13">
         <v>154</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D14">
         <v>2008</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>1.1</v>
       </c>
       <c r="I14">
         <v>154</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D15">
         <v>2007</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H15">
         <v>1.1</v>
       </c>
       <c r="I15">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -5312,389 +5208,380 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D8">
         <v>2007</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H8">
         <v>4.16</v>
       </c>
       <c r="I8">
         <v>330</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D9">
         <v>2007</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>4.1</v>
       </c>
       <c r="I9">
         <v>318</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D10">
         <v>2007</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>4.0</v>
       </c>
       <c r="I10">
         <v>298</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D11">
         <v>2008</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>3.73</v>
       </c>
       <c r="I11">
         <v>244</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D12">
         <v>2007</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>3.65</v>
       </c>
       <c r="I12">
         <v>228</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D13">
         <v>2007</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>3.57</v>
       </c>
       <c r="I13">
         <v>212</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D14">
         <v>2008</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>3.51</v>
       </c>
       <c r="I14">
         <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D15">
         <v>2008</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>3.48</v>
       </c>
       <c r="I15">
         <v>193</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D16">
         <v>2008</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H16">
         <v>3.36</v>
       </c>
       <c r="I16">
         <v>169</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D17">
         <v>2008</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H17">
         <v>3.02</v>
       </c>
       <c r="I17">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D18">
         <v>2007</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H18">
         <v>2.77</v>
       </c>
       <c r="I18">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="C19" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D19">
         <v>2008</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_32"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>skepa-mesana(S,U14)</vt:lpstr>
       <vt:lpstr>60m-barjerskrejiens(S,U14)</vt:lpstr>
       <vt:lpstr>augstleksana(S,U14)</vt:lpstr>
       <vt:lpstr>1000m(S,U14)</vt:lpstr>
       <vt:lpstr>lodes-grusana(S,U14)</vt:lpstr>