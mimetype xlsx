--- v0 (2026-07-11)
+++ v1 (2026-08-21)
@@ -55,51 +55,51 @@
   <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet51.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet52.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet53.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet54.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet55.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet56.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet57.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet58.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet59.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="60m(V,U20)" sheetId="1" r:id="rId4"/>
     <sheet name="60m(V,U18)" sheetId="2" r:id="rId5"/>
     <sheet name="60m(V,U16)" sheetId="3" r:id="rId6"/>
     <sheet name="60m(S,U20)" sheetId="4" r:id="rId7"/>
     <sheet name="60m(S,U18)" sheetId="5" r:id="rId8"/>
     <sheet name="60m(S,U16)" sheetId="6" r:id="rId9"/>
     <sheet name="300m(V,U20)" sheetId="7" r:id="rId10"/>
     <sheet name="300m(V,U18)" sheetId="8" r:id="rId11"/>
     <sheet name="300m(V,U16)" sheetId="9" r:id="rId12"/>
     <sheet name="300m(S,U20)" sheetId="10" r:id="rId13"/>
     <sheet name="300m(S,U18)" sheetId="11" r:id="rId14"/>
     <sheet name="300m(S,U16)" sheetId="12" r:id="rId15"/>
     <sheet name="800m(V,U20)" sheetId="13" r:id="rId16"/>
     <sheet name="800m(V,U18)" sheetId="14" r:id="rId17"/>
     <sheet name="600m(V,U16)" sheetId="15" r:id="rId18"/>
     <sheet name="800m(S,U20)" sheetId="16" r:id="rId19"/>
     <sheet name="800m(S,U18)" sheetId="17" r:id="rId20"/>
     <sheet name="600m(S,U16)" sheetId="18" r:id="rId21"/>
     <sheet name="1500m(V,U20)" sheetId="19" r:id="rId22"/>
@@ -123,51 +123,51 @@
     <sheet name="2000m-solosana(V,U20)" sheetId="37" r:id="rId40"/>
     <sheet name="2000m-solosana(V,U16)" sheetId="38" r:id="rId41"/>
     <sheet name="2000m-solosana(S,U18)" sheetId="39" r:id="rId42"/>
     <sheet name="2000m-solosana(S,U16)" sheetId="40" r:id="rId43"/>
     <sheet name="60m-barjerskrejiens(V,U20)" sheetId="41" r:id="rId44"/>
     <sheet name="60m-barjerskrejiens(V,U16)" sheetId="42" r:id="rId45"/>
     <sheet name="60m-barjerskrejiens(S,U18)" sheetId="43" r:id="rId46"/>
     <sheet name="60m-barjerskrejiens(S,U16)" sheetId="44" r:id="rId47"/>
     <sheet name="trissolleksana(V,U20)" sheetId="45" r:id="rId48"/>
     <sheet name="trissolleksana(V,U18)" sheetId="46" r:id="rId49"/>
     <sheet name="trissolleksana(V,U16)" sheetId="47" r:id="rId50"/>
     <sheet name="trissolleksana(S,U20)" sheetId="48" r:id="rId51"/>
     <sheet name="trissolleksana(S,U18)" sheetId="49" r:id="rId52"/>
     <sheet name="trissolleksana(S,U16)" sheetId="50" r:id="rId53"/>
     <sheet name="3000m(V,U20)" sheetId="51" r:id="rId54"/>
     <sheet name="3000m(V,U18)" sheetId="52" r:id="rId55"/>
     <sheet name="3000m(S,U20)" sheetId="53" r:id="rId56"/>
     <sheet name="augstleksana(V,U20)" sheetId="54" r:id="rId57"/>
     <sheet name="augstleksana(V,U18)" sheetId="55" r:id="rId58"/>
     <sheet name="augstleksana(V,U16)" sheetId="56" r:id="rId59"/>
     <sheet name="augstleksana(S,U20)" sheetId="57" r:id="rId60"/>
     <sheet name="augstleksana(S,U18)" sheetId="58" r:id="rId61"/>
     <sheet name="augstleksana(S,U16)" sheetId="59" r:id="rId62"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Ludzas novada Sporta skolas atklātās vieglatltikas sacensbas slēgtā telpā, II etaps (U20,U18,U16)</t>
   </si>
   <si>
     <t>60m (V, U20)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>26.01.2018.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Ludza</t>
@@ -1075,51 +1075,51 @@
   <si>
     <t>Augstlēkšana (V, U20)</t>
   </si>
   <si>
     <t>Augstlēkšana (V, U18)</t>
   </si>
   <si>
     <t>Augstlēkšana (V, U16)</t>
   </si>
   <si>
     <t>Augstlēkšana (S, U20)</t>
   </si>
   <si>
     <t>Augstlēkšana (S, U18)</t>
   </si>
   <si>
     <t>Augstlēkšana (S, U16)</t>
   </si>
   <si>
     <t>Marita Vulāne</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1668,51 +1668,51 @@
 <file path=xl/worksheets/_rels/sheet58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21545" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29525" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21333" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23440" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15441" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/69" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26170" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26876" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15398" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29143" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27753" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15441" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/69" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27846" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28375" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30152" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15398" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24690" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15579" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27789" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15599" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29231" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15441" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/69" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29232" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15441" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/69" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30551" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20031" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11216" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/39" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26327" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15523" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24304" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22080" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15502" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23393" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28575" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27852" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26311" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15440" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23394" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23383" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23528" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/9906" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25353" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26828" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26188" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23420" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15579" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24629" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15523" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26193" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23422" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15579" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27427" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27426" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20539" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25358" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1809,64 +1809,55 @@
       <c r="F9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>7.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1943,64 +1934,55 @@
       <c r="F8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
         <v>53.4</v>
       </c>
       <c r="I8">
         <v>385</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2233,64 +2215,55 @@
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2696,64 +2669,55 @@
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_39"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_40"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2830,64 +2794,55 @@
       <c r="F8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8" t="s">
         <v>139</v>
       </c>
       <c r="I8">
         <v>307</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3013,64 +2968,55 @@
       <c r="G10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H10" t="s">
         <v>145</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3225,64 +3171,55 @@
       <c r="I11">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3359,64 +3296,55 @@
       <c r="F8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>155</v>
       </c>
       <c r="I8">
         <v>624</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3571,64 +3499,55 @@
       <c r="I11">
         <v>208</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3883,64 +3802,55 @@
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4095,64 +4005,55 @@
       <c r="I11">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4471,64 +4372,55 @@
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4706,64 +4598,55 @@
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4866,64 +4749,55 @@
       <c r="G9" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H9" t="s">
         <v>197</v>
       </c>
       <c r="I9">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5026,64 +4900,55 @@
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9" t="s">
         <v>201</v>
       </c>
       <c r="I9">
         <v>248</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5212,64 +5077,55 @@
       <c r="H10" t="s">
         <v>209</v>
       </c>
       <c r="I10">
         <v>333</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5398,64 +5254,55 @@
       <c r="H10" t="s">
         <v>215</v>
       </c>
       <c r="I10">
         <v>440</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -5593,64 +5440,55 @@
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>548</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -5875,64 +5713,55 @@
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -6074,64 +5903,55 @@
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>377</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -6273,64 +6093,55 @@
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>580</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -6585,64 +6396,55 @@
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -6796,64 +6598,55 @@
       <c r="H12">
         <v>8.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -7215,64 +7008,55 @@
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -7405,64 +7189,55 @@
       <c r="H10">
         <v>9.29</v>
       </c>
       <c r="I10">
         <v>6.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -7595,64 +7370,55 @@
       <c r="H10">
         <v>9.38</v>
       </c>
       <c r="I10">
         <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -7833,64 +7599,55 @@
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -8032,64 +7789,55 @@
       <c r="I10">
         <v>4.0</v>
       </c>
       <c r="J10">
         <v>505</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -8378,64 +8126,55 @@
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -8620,64 +8359,55 @@
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -8797,64 +8527,55 @@
       <c r="G10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H10" t="s">
         <v>263</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -8951,64 +8672,55 @@
       <c r="F9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9" t="s">
         <v>267</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9082,64 +8794,55 @@
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8" t="s">
         <v>270</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9328,64 +9031,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9482,84 +9176,75 @@
       <c r="F9" s="3" t="s">
         <v>274</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H9" t="s">
         <v>275</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -9602,78 +9287,69 @@
       </c>
       <c r="I7" t="s">
         <v>277</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H8">
         <v>9.7</v>
       </c>
       <c r="I8">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -9754,64 +9430,55 @@
       <c r="F8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>9.8</v>
       </c>
       <c r="I8">
         <v>83.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -9892,64 +9559,55 @@
       <c r="F8" s="3" t="s">
         <v>122</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H8">
         <v>9.4</v>
       </c>
       <c r="I8">
         <v>76.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -10056,64 +9714,55 @@
       <c r="G9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H9">
         <v>11.4</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -10222,83 +9871,74 @@
       </c>
       <c r="H9">
         <v>11.18</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>560</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -10417,93 +10057,84 @@
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>583</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="C11" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H11">
-        <v>10.04</v>
+        <v>10.039999999999999</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>445</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -10587,95 +10218,218 @@
       <c r="G8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H8">
         <v>9.77</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>418</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:J8"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="G8" sqref="G8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="C2" s="1" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="C3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="C5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>217</v>
+      </c>
+      <c r="J7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="C8" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D8">
+        <v>1999</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8">
+        <v>9.0099999999999998</v>
+      </c>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
+        <v>617</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -10692,241 +10446,91 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>217</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
-        <v>60</v>
+        <v>269</v>
       </c>
       <c r="D8">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
-        <v>9.01</v>
+        <v>8.55</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
-        <v>617</v>
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...148 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -11207,83 +10811,74 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -11379,91 +10974,82 @@
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>701</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="C10" s="3" t="s">
         <v>291</v>
       </c>
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>292</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H10">
-        <v>9.03</v>
+        <v>9.029999999999999</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>619</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -11592,64 +11178,55 @@
       <c r="H10" t="s">
         <v>298</v>
       </c>
       <c r="I10">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -11752,64 +11329,55 @@
       <c r="G9" s="3" t="s">
         <v>115</v>
       </c>
       <c r="H9" t="s">
         <v>303</v>
       </c>
       <c r="I9">
         <v>191</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -11886,64 +11454,55 @@
       <c r="F8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8" t="s">
         <v>306</v>
       </c>
       <c r="I8">
         <v>701</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -12046,64 +11605,55 @@
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9">
         <v>1.4</v>
       </c>
       <c r="I9">
         <v>401</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -12232,64 +11782,55 @@
       <c r="H10">
         <v>1.65</v>
       </c>
       <c r="I10">
         <v>612</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -12466,64 +12007,55 @@
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet57.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -12572,64 +12104,55 @@
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet58.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -12706,64 +12229,55 @@
       <c r="F8" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H8">
         <v>1.45</v>
       </c>
       <c r="I8">
         <v>687</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet59.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -12888,64 +12402,55 @@
       </c>
       <c r="H10">
         <v>1.35</v>
       </c>
       <c r="I10">
         <v>593</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -13238,64 +12743,55 @@
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -13398,64 +12894,55 @@
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9">
         <v>45.3</v>
       </c>
       <c r="I9">
         <v>253</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -13684,64 +13171,55 @@
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -14040,59 +13518,50 @@
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>59</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="59" baseType="lpstr">
       <vt:lpstr>60m(V,U20)</vt:lpstr>
       <vt:lpstr>60m(V,U18)</vt:lpstr>
       <vt:lpstr>60m(V,U16)</vt:lpstr>
       <vt:lpstr>60m(S,U20)</vt:lpstr>
       <vt:lpstr>60m(S,U18)</vt:lpstr>