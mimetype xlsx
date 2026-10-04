--- v1 (2026-08-08)
+++ v2 (2026-10-04)
@@ -284,51 +284,51 @@
   <si>
     <t>A. Vērdiņš</t>
   </si>
   <si>
     <t>Liepājas SSS</t>
   </si>
   <si>
     <t>Linards Pauliņš</t>
   </si>
   <si>
     <t>V. Nipere</t>
   </si>
   <si>
     <t>Dagdas SS</t>
   </si>
   <si>
     <t>Jurijs Sergejevs</t>
   </si>
   <si>
     <t>V. Goļinskis</t>
   </si>
   <si>
     <t>Artūrs Isajevs</t>
   </si>
   <si>
-    <t>A. Fomenko</t>
+    <t>A. Grigorjeva</t>
   </si>
   <si>
     <t>Jelgavas BJSS</t>
   </si>
   <si>
     <t>Aleksandrs Krakovskis</t>
   </si>
   <si>
     <t>J. Iļjušina-Pavlova</t>
   </si>
   <si>
     <t>Daniels Balaboskins</t>
   </si>
   <si>
     <t>DSS</t>
   </si>
   <si>
     <t>Arnolds Ozols-Meļķisis</t>
   </si>
   <si>
     <t>I. Zālīte</t>
   </si>
   <si>
     <t>Intars Barčevskis</t>
   </si>
@@ -1031,1095 +1031,1095 @@
   <si>
     <t>A. Krauklītis</t>
   </si>
   <si>
     <t>Madonas BJSS</t>
   </si>
   <si>
     <t>Anete Mirdza Rutka</t>
   </si>
   <si>
     <t>Gulbenes novada BJSS</t>
   </si>
   <si>
     <t>Sindija Ertmane</t>
   </si>
   <si>
     <t>Diāna Namniece</t>
   </si>
   <si>
     <t>M. Urtāns</t>
   </si>
   <si>
     <t>Jūlija Ignatjeva</t>
   </si>
   <si>
+    <t>Viktorija Fjodorova</t>
+  </si>
+  <si>
+    <t>Viktorija Cešķe</t>
+  </si>
+  <si>
+    <t>Renāte Medvedeva</t>
+  </si>
+  <si>
+    <t>Amanda Skultaite</t>
+  </si>
+  <si>
+    <t>R. Maķevics</t>
+  </si>
+  <si>
+    <t>Sendija Matušonoka</t>
+  </si>
+  <si>
+    <t>D. Stumbre</t>
+  </si>
+  <si>
+    <t>Sanija Raina Brenča</t>
+  </si>
+  <si>
+    <t>200m (S, U20)</t>
+  </si>
+  <si>
+    <t>Patrīcija Karlīna Roshofa</t>
+  </si>
+  <si>
+    <t>G. Teko</t>
+  </si>
+  <si>
+    <t>Marija Medvedeva</t>
+  </si>
+  <si>
+    <t>M. Lūse</t>
+  </si>
+  <si>
+    <t>Auseklis,Valsugana</t>
+  </si>
+  <si>
+    <t>Katrīna Kamarūte</t>
+  </si>
+  <si>
+    <t>D. Vinogradovs,M. Lūse</t>
+  </si>
+  <si>
+    <t>Auseklis,Gioiatletica</t>
+  </si>
+  <si>
+    <t>Aļona Konstantinova</t>
+  </si>
+  <si>
+    <t>Endija Tarvāne</t>
+  </si>
+  <si>
+    <t>Patrīcija Muravjova</t>
+  </si>
+  <si>
+    <t>Kristiāna Mauriņa</t>
+  </si>
+  <si>
+    <t>Reina Rozentāle</t>
+  </si>
+  <si>
+    <t>Katrīna Vorpule</t>
+  </si>
+  <si>
+    <t>I. Vītola Skulte</t>
+  </si>
+  <si>
+    <t>Ērika Jēkabsone</t>
+  </si>
+  <si>
+    <t>Estere Lakija Jansone</t>
+  </si>
+  <si>
+    <t>R. Blumbergs</t>
+  </si>
+  <si>
+    <t>Sintija Gruškēvica</t>
+  </si>
+  <si>
+    <t>Evelīna Salceviča</t>
+  </si>
+  <si>
+    <t>Beatrise Agnija Veinšteina</t>
+  </si>
+  <si>
+    <t>Emija Verčinska</t>
+  </si>
+  <si>
+    <t>400m (V, U18)</t>
+  </si>
+  <si>
+    <t>Dmitrijs Ļašenko</t>
+  </si>
+  <si>
+    <t>Aleksis Belovs</t>
+  </si>
+  <si>
+    <t>V. Grigorjevs</t>
+  </si>
+  <si>
+    <t>Līvānu BJSS</t>
+  </si>
+  <si>
+    <t>Emīls Vīgants</t>
+  </si>
+  <si>
+    <t>Sandis Vosekalns</t>
+  </si>
+  <si>
+    <t>Daniils Staruks</t>
+  </si>
+  <si>
+    <t>A. Matisons</t>
+  </si>
+  <si>
+    <t>Aleksis Meļņiks</t>
+  </si>
+  <si>
+    <t>Mārtiņš Petrovs</t>
+  </si>
+  <si>
+    <t>Tomass Tavars</t>
+  </si>
+  <si>
+    <t>Renāts Lācis</t>
+  </si>
+  <si>
+    <t>M. Urtāns,R. Parandjuks</t>
+  </si>
+  <si>
+    <t>Aleksandrs Gračušņiks</t>
+  </si>
+  <si>
+    <t>Daniels Matīss Kraučs</t>
+  </si>
+  <si>
+    <t>Aleks Uļjanovs</t>
+  </si>
+  <si>
+    <t>Gints Mežiņš</t>
+  </si>
+  <si>
+    <t>R. Ābeltiņa</t>
+  </si>
+  <si>
+    <t>Reinis Rozenbahs</t>
+  </si>
+  <si>
+    <t>Daniels Strods</t>
+  </si>
+  <si>
+    <t>Ainārs Azarevičs</t>
+  </si>
+  <si>
+    <t>Elvis Romulis</t>
+  </si>
+  <si>
+    <t>M. Gerke,V. Selga</t>
+  </si>
+  <si>
+    <t>Valkas novada BJSS</t>
+  </si>
+  <si>
+    <t>Pēteris Mikuckis</t>
+  </si>
+  <si>
+    <t>Sandis Rudzāts</t>
+  </si>
+  <si>
+    <t>Artūrs Pastors</t>
+  </si>
+  <si>
+    <t>Z. Kincis</t>
+  </si>
+  <si>
+    <t>Ralfs Lipenīts</t>
+  </si>
+  <si>
+    <t>400m (V, U20)</t>
+  </si>
+  <si>
+    <t>Pauls Daugulis</t>
+  </si>
+  <si>
+    <t>A. Ziediņa</t>
+  </si>
+  <si>
+    <t>Salvis Krusietis</t>
+  </si>
+  <si>
+    <t>G. Bitītis</t>
+  </si>
+  <si>
+    <t>MSĢ,Madonas BJSS</t>
+  </si>
+  <si>
+    <t>Rojs Puks</t>
+  </si>
+  <si>
+    <t>Alfrēds Apinis</t>
+  </si>
+  <si>
+    <t>Kārlis Eiduks</t>
+  </si>
+  <si>
+    <t>Maksims Semjonovs</t>
+  </si>
+  <si>
+    <t>Ēriks Solovjovs</t>
+  </si>
+  <si>
+    <t>Adrians Kālis</t>
+  </si>
+  <si>
+    <t>400m (S, U18)</t>
+  </si>
+  <si>
+    <t>Patricija Cīrule</t>
+  </si>
+  <si>
+    <t>L. Strekalovskis</t>
+  </si>
+  <si>
+    <t>Marta Ločmele</t>
+  </si>
+  <si>
+    <t>1:00.40</t>
+  </si>
+  <si>
+    <t>1:00.48</t>
+  </si>
+  <si>
+    <t>1:01.41</t>
+  </si>
+  <si>
+    <t>Enia Tīna Šusta</t>
+  </si>
+  <si>
+    <t>E. Sevastjanovs,V. Lācis</t>
+  </si>
+  <si>
+    <t>1:02.01</t>
+  </si>
+  <si>
+    <t>Megija Medne</t>
+  </si>
+  <si>
+    <t>1:02.72</t>
+  </si>
+  <si>
+    <t>Rasa Saulīte</t>
+  </si>
+  <si>
+    <t>1:02.82</t>
+  </si>
+  <si>
+    <t>Džūlija Krūmiņa</t>
+  </si>
+  <si>
+    <t>1:03.23</t>
+  </si>
+  <si>
+    <t>Luīze Emīlija Laveniece</t>
+  </si>
+  <si>
+    <t>1:03.47</t>
+  </si>
+  <si>
+    <t>1:03.48</t>
+  </si>
+  <si>
+    <t>1:03.80</t>
+  </si>
+  <si>
+    <t>Milana Tatarņikova</t>
+  </si>
+  <si>
+    <t>1:04.28</t>
+  </si>
+  <si>
+    <t>Elza Lešinska</t>
+  </si>
+  <si>
+    <t>1:04.41</t>
+  </si>
+  <si>
+    <t>Samanta Turka</t>
+  </si>
+  <si>
+    <t>1:05.21</t>
+  </si>
+  <si>
+    <t>Beāte Annija Urbanoviča</t>
+  </si>
+  <si>
+    <t>1:06.54</t>
+  </si>
+  <si>
+    <t>Jekaterina Fjodorova</t>
+  </si>
+  <si>
+    <t>1:06.86</t>
+  </si>
+  <si>
+    <t>1:07.67</t>
+  </si>
+  <si>
+    <t>Jūlija Soldatenkova</t>
+  </si>
+  <si>
+    <t>1:07.82</t>
+  </si>
+  <si>
+    <t>Samanta Kalniņa</t>
+  </si>
+  <si>
+    <t>1:08.33</t>
+  </si>
+  <si>
+    <t>Amanda Jansone</t>
+  </si>
+  <si>
+    <t>A. Lancmane</t>
+  </si>
+  <si>
+    <t>1:12.20</t>
+  </si>
+  <si>
+    <t>Patrīcija Sarmule</t>
+  </si>
+  <si>
+    <t>400m (S, U20)</t>
+  </si>
+  <si>
+    <t>Anna Pūce</t>
+  </si>
+  <si>
+    <t>Jelgavas BJSS,Gioiatletica</t>
+  </si>
+  <si>
+    <t>Agita Švetere</t>
+  </si>
+  <si>
+    <t>Viktorija Osipenko</t>
+  </si>
+  <si>
+    <t>Daira Deičmane</t>
+  </si>
+  <si>
+    <t>1:00.17</t>
+  </si>
+  <si>
+    <t>Madara Kaire</t>
+  </si>
+  <si>
+    <t>1:00.42</t>
+  </si>
+  <si>
+    <t>1:00.92</t>
+  </si>
+  <si>
+    <t>Marta Kronberga</t>
+  </si>
+  <si>
+    <t>Lāča SS,Liesma SB</t>
+  </si>
+  <si>
+    <t>1:01.09</t>
+  </si>
+  <si>
+    <t>1:02.52</t>
+  </si>
+  <si>
+    <t>1:04.32</t>
+  </si>
+  <si>
+    <t>1:05.14</t>
+  </si>
+  <si>
+    <t>Eilīna Antapsone</t>
+  </si>
+  <si>
+    <t>1:05.42</t>
+  </si>
+  <si>
+    <t>Anna Valdmane</t>
+  </si>
+  <si>
+    <t>Līna Gražule</t>
+  </si>
+  <si>
+    <t>800m (V, U18)</t>
+  </si>
+  <si>
+    <t>Aksels Blanks</t>
+  </si>
+  <si>
+    <t>Salaspils SS,MSĢ</t>
+  </si>
+  <si>
+    <t>1:59.41</t>
+  </si>
+  <si>
+    <t>Jānis Seņkāns</t>
+  </si>
+  <si>
+    <t>2:00.28</t>
+  </si>
+  <si>
+    <t>2:03.32</t>
+  </si>
+  <si>
+    <t>2:03.84</t>
+  </si>
+  <si>
+    <t>Edvards Francs</t>
+  </si>
+  <si>
+    <t>2:03.86</t>
+  </si>
+  <si>
+    <t>Jēkabs Niklāvs Janovs</t>
+  </si>
+  <si>
+    <t>2:06.58</t>
+  </si>
+  <si>
+    <t>Jegors Ivanovs</t>
+  </si>
+  <si>
+    <t>2:07.09</t>
+  </si>
+  <si>
+    <t>2:07.92</t>
+  </si>
+  <si>
+    <t>2:08.35</t>
+  </si>
+  <si>
+    <t>2:10.52</t>
+  </si>
+  <si>
+    <t>Raivis Žihars</t>
+  </si>
+  <si>
+    <t>2:10.62</t>
+  </si>
+  <si>
+    <t>2:12.64</t>
+  </si>
+  <si>
+    <t>Viktors Stehnovskis-Slavskis</t>
+  </si>
+  <si>
+    <t>A. Domaņins</t>
+  </si>
+  <si>
+    <t>2:13.35</t>
+  </si>
+  <si>
+    <t>2:14.56</t>
+  </si>
+  <si>
+    <t>Kalvis Kilups</t>
+  </si>
+  <si>
+    <t>2:15.02</t>
+  </si>
+  <si>
+    <t>Nils Ciglis</t>
+  </si>
+  <si>
+    <t>2:15.37</t>
+  </si>
+  <si>
+    <t>Raitis Vilcāns</t>
+  </si>
+  <si>
+    <t>2:16.42</t>
+  </si>
+  <si>
+    <t>Sandis Freibergs</t>
+  </si>
+  <si>
+    <t>L. Krūkliņa</t>
+  </si>
+  <si>
+    <t>2:17.57</t>
+  </si>
+  <si>
+    <t>2:19.26</t>
+  </si>
+  <si>
+    <t>Rihards Vašuks</t>
+  </si>
+  <si>
+    <t>2:19.61</t>
+  </si>
+  <si>
+    <t>Dilans Ķēniņš</t>
+  </si>
+  <si>
+    <t>K. Gulbis</t>
+  </si>
+  <si>
+    <t>2:20.16</t>
+  </si>
+  <si>
+    <t>Pauls Daniels Lagzdiņš</t>
+  </si>
+  <si>
+    <t>J. Beļinskis</t>
+  </si>
+  <si>
+    <t>SK Metroons,SS Arkādija</t>
+  </si>
+  <si>
+    <t>2:20.31</t>
+  </si>
+  <si>
+    <t>2:20.68</t>
+  </si>
+  <si>
+    <t>Timotejs Marks Lagzdiņš</t>
+  </si>
+  <si>
+    <t>SS Arkādija,SK Metroons</t>
+  </si>
+  <si>
+    <t>2:21.22</t>
+  </si>
+  <si>
+    <t>2:21.54</t>
+  </si>
+  <si>
+    <t>Vitālijs Gagunovs</t>
+  </si>
+  <si>
+    <t>2:28.93</t>
+  </si>
+  <si>
+    <t>800m (V, U20)</t>
+  </si>
+  <si>
+    <t>Artjoms Gorjačko</t>
+  </si>
+  <si>
+    <t>1:57.08</t>
+  </si>
+  <si>
+    <t>Artis Rožkalns</t>
+  </si>
+  <si>
+    <t>A. Āboliņš</t>
+  </si>
+  <si>
+    <t>SK Ašais,Cēsu PSS</t>
+  </si>
+  <si>
+    <t>1:57.34</t>
+  </si>
+  <si>
+    <t>1:57.36</t>
+  </si>
+  <si>
+    <t>1:59.93</t>
+  </si>
+  <si>
+    <t>2:01.11</t>
+  </si>
+  <si>
+    <t>Edvīns Vilde</t>
+  </si>
+  <si>
+    <t>2:02.30</t>
+  </si>
+  <si>
+    <t>2:02.79</t>
+  </si>
+  <si>
+    <t>Rikards Raimo</t>
+  </si>
+  <si>
+    <t>Armands Štāls</t>
+  </si>
+  <si>
+    <t>2:04.69</t>
+  </si>
+  <si>
+    <t>Vjačeslavs Ivanovs</t>
+  </si>
+  <si>
+    <t>2:06.18</t>
+  </si>
+  <si>
+    <t>Andris Aščuks</t>
+  </si>
+  <si>
+    <t>2:08.41</t>
+  </si>
+  <si>
+    <t>2:10.91</t>
+  </si>
+  <si>
+    <t>Teodors Drazlovskis</t>
+  </si>
+  <si>
+    <t>800m (S, U18)</t>
+  </si>
+  <si>
+    <t>2:14.39</t>
+  </si>
+  <si>
+    <t>Alvīne Henriete Auziņa</t>
+  </si>
+  <si>
+    <t>2:20.17</t>
+  </si>
+  <si>
+    <t>Paula Sakne</t>
+  </si>
+  <si>
+    <t>2:21.11</t>
+  </si>
+  <si>
+    <t>2:21.44</t>
+  </si>
+  <si>
+    <t>2:29.10</t>
+  </si>
+  <si>
+    <t>2:29.50</t>
+  </si>
+  <si>
+    <t>Paula Kaupe</t>
+  </si>
+  <si>
+    <t>2:30.95</t>
+  </si>
+  <si>
+    <t>2:31.37</t>
+  </si>
+  <si>
+    <t>2:35.55</t>
+  </si>
+  <si>
+    <t>Marija Novicka</t>
+  </si>
+  <si>
+    <t>2:38.52</t>
+  </si>
+  <si>
+    <t>Elīza Lapiņa</t>
+  </si>
+  <si>
+    <t>I. Rubena</t>
+  </si>
+  <si>
+    <t>2:40.35</t>
+  </si>
+  <si>
+    <t>Jana Poļaka</t>
+  </si>
+  <si>
+    <t>2:43.63</t>
+  </si>
+  <si>
+    <t>Keita Līna Formaņicka</t>
+  </si>
+  <si>
+    <t>2:46.57</t>
+  </si>
+  <si>
+    <t>Ginta Krūzēna</t>
+  </si>
+  <si>
+    <t>M. Pūpola</t>
+  </si>
+  <si>
+    <t>Dienvidkurzemes SS</t>
+  </si>
+  <si>
+    <t>2:47.01</t>
+  </si>
+  <si>
+    <t>Ketija Orlovska</t>
+  </si>
+  <si>
+    <t>A. Žeimunds,D. Lodiņš</t>
+  </si>
+  <si>
+    <t>2:49.19</t>
+  </si>
+  <si>
+    <t>800m (S, U20)</t>
+  </si>
+  <si>
+    <t>2:15.98</t>
+  </si>
+  <si>
+    <t>2:17.64</t>
+  </si>
+  <si>
+    <t>2:18.45</t>
+  </si>
+  <si>
+    <t>2:20.77</t>
+  </si>
+  <si>
+    <t>Sigita Priževoite</t>
+  </si>
+  <si>
+    <t>P. Stripkāns</t>
+  </si>
+  <si>
+    <t>2:29.49</t>
+  </si>
+  <si>
+    <t>Aiga Bernāne</t>
+  </si>
+  <si>
+    <t>2:36.90</t>
+  </si>
+  <si>
+    <t>Loreta Lemberga</t>
+  </si>
+  <si>
+    <t>2:37.74</t>
+  </si>
+  <si>
+    <t>Roksana Magdisjuka</t>
+  </si>
+  <si>
+    <t>2:47.16</t>
+  </si>
+  <si>
+    <t>Katrīna Lavrentjeva</t>
+  </si>
+  <si>
+    <t>1500m (V, U18)</t>
+  </si>
+  <si>
+    <t>4:13.35</t>
+  </si>
+  <si>
+    <t>4:14.90</t>
+  </si>
+  <si>
+    <t>Mareks Meženiks</t>
+  </si>
+  <si>
+    <t>V. Aleksejevs</t>
+  </si>
+  <si>
+    <t>4:18.33</t>
+  </si>
+  <si>
+    <t>4:21.21</t>
+  </si>
+  <si>
+    <t>4:26.05</t>
+  </si>
+  <si>
+    <t>Arsenijs Kadiševs</t>
+  </si>
+  <si>
+    <t>4:29.70</t>
+  </si>
+  <si>
+    <t>Edgars Pastors</t>
+  </si>
+  <si>
+    <t>4:31.87</t>
+  </si>
+  <si>
+    <t>4:34.15</t>
+  </si>
+  <si>
+    <t>4:38.43</t>
+  </si>
+  <si>
+    <t>4:40.56</t>
+  </si>
+  <si>
+    <t>4:44.21</t>
+  </si>
+  <si>
+    <t>4:47.90</t>
+  </si>
+  <si>
+    <t>4:49.53</t>
+  </si>
+  <si>
+    <t>4:51.40</t>
+  </si>
+  <si>
+    <t>4:55.96</t>
+  </si>
+  <si>
+    <t>Dairis Augstkalns</t>
+  </si>
+  <si>
+    <t>5:00.74</t>
+  </si>
+  <si>
+    <t>5:06.74</t>
+  </si>
+  <si>
+    <t>Matīss Sisenis</t>
+  </si>
+  <si>
+    <t>1500m (V, U20)</t>
+  </si>
+  <si>
+    <t>Emīls Stiprais</t>
+  </si>
+  <si>
+    <t>4:06.22</t>
+  </si>
+  <si>
+    <t>4:06.45</t>
+  </si>
+  <si>
+    <t>4:09.76</t>
+  </si>
+  <si>
+    <t>Ēvalds Kuļikovs</t>
+  </si>
+  <si>
+    <t>4:13.63</t>
+  </si>
+  <si>
+    <t>Andrejs Bānis</t>
+  </si>
+  <si>
+    <t>I. Znūtiņa,A. Feteris</t>
+  </si>
+  <si>
+    <t>4:14.65</t>
+  </si>
+  <si>
+    <t>4:18.19</t>
+  </si>
+  <si>
+    <t>4:20.38</t>
+  </si>
+  <si>
+    <t>4:23.85</t>
+  </si>
+  <si>
+    <t>Mārcis Adamovičs</t>
+  </si>
+  <si>
+    <t>4:30.65</t>
+  </si>
+  <si>
+    <t>Kārlis Skutāns</t>
+  </si>
+  <si>
+    <t>4:41.55</t>
+  </si>
+  <si>
+    <t>1500m (S, U18)</t>
+  </si>
+  <si>
+    <t>4:57.88</t>
+  </si>
+  <si>
+    <t>Estere Vīksne</t>
+  </si>
+  <si>
+    <t>5:12.74</t>
+  </si>
+  <si>
+    <t>Daido Dagne Brūvere</t>
+  </si>
+  <si>
+    <t>5:20.18</t>
+  </si>
+  <si>
+    <t>Anželika Parfjonova</t>
+  </si>
+  <si>
+    <t>5:22.73</t>
+  </si>
+  <si>
+    <t>5:23.48</t>
+  </si>
+  <si>
+    <t>Diāna Nedvedje</t>
+  </si>
+  <si>
+    <t>J. Hadakova</t>
+  </si>
+  <si>
+    <t>5:29.53</t>
+  </si>
+  <si>
+    <t>5:37.24</t>
+  </si>
+  <si>
+    <t>Daniela Keita Lielupe</t>
+  </si>
+  <si>
+    <t>5:41.17</t>
+  </si>
+  <si>
+    <t>5:54.20</t>
+  </si>
+  <si>
+    <t>5:54.90</t>
+  </si>
+  <si>
+    <t>1500m (S, U20)</t>
+  </si>
+  <si>
+    <t>Sigita Lapiņa</t>
+  </si>
+  <si>
+    <t>4:56.26</t>
+  </si>
+  <si>
+    <t>Simona Alise Salmiņa</t>
+  </si>
+  <si>
+    <t>M. Vilcāne</t>
+  </si>
+  <si>
+    <t>4:58.47</t>
+  </si>
+  <si>
+    <t>Anna Marija Petrakova</t>
+  </si>
+  <si>
+    <t>5:00.45</t>
+  </si>
+  <si>
+    <t>5:03.86</t>
+  </si>
+  <si>
+    <t>Sofija Ločmele</t>
+  </si>
+  <si>
+    <t>V. Krišāns</t>
+  </si>
+  <si>
+    <t>5:17.32</t>
+  </si>
+  <si>
+    <t>5:18.52</t>
+  </si>
+  <si>
+    <t>Magda Cigle</t>
+  </si>
+  <si>
+    <t>5:34.46</t>
+  </si>
+  <si>
+    <t>5:43.63</t>
+  </si>
+  <si>
+    <t>3000m (V, U18)</t>
+  </si>
+  <si>
+    <t>Kristiāns Upenieks</t>
+  </si>
+  <si>
+    <t>J. Višķers,J. Razgalis</t>
+  </si>
+  <si>
+    <t>SK "Tērauds"</t>
+  </si>
+  <si>
+    <t>9:23.70</t>
+  </si>
+  <si>
+    <t>9:41.02</t>
+  </si>
+  <si>
+    <t>9:49.73</t>
+  </si>
+  <si>
+    <t>Niks Normunds Zauls</t>
+  </si>
+  <si>
+    <t>A. Rozenbergs,A. Ķirsis</t>
+  </si>
+  <si>
+    <t>10:13.11</t>
+  </si>
+  <si>
+    <t>3000m (V, U20)</t>
+  </si>
+  <si>
+    <t>9:17.64</t>
+  </si>
+  <si>
+    <t>9:24.34</t>
+  </si>
+  <si>
+    <t>Sergejs Trokmanis</t>
+  </si>
+  <si>
+    <t>9:30.43</t>
+  </si>
+  <si>
+    <t>9:40.03</t>
+  </si>
+  <si>
+    <t>Nauris Ciekurzis</t>
+  </si>
+  <si>
+    <t>9:53.19</t>
+  </si>
+  <si>
+    <t>Rainers Trubačs</t>
+  </si>
+  <si>
+    <t>9:55.52</t>
+  </si>
+  <si>
+    <t>Mareks Ņikiforovs</t>
+  </si>
+  <si>
+    <t>10:13.33</t>
+  </si>
+  <si>
+    <t>10:36.05</t>
+  </si>
+  <si>
+    <t>3000m (S, U18)</t>
+  </si>
+  <si>
+    <t>12:05.97</t>
+  </si>
+  <si>
+    <t>Anastasija Karnilova</t>
+  </si>
+  <si>
     <t>D. Hadakovs</t>
-  </si>
-[...1042 lines deleted...]
-    <t>Anastasija Karnilova</t>
   </si>
   <si>
     <t>12:12.15</t>
   </si>
   <si>
     <t>12:51.82</t>
   </si>
   <si>
     <t>3000m (S, U20)</t>
   </si>
   <si>
     <t>10:47.04</t>
   </si>
   <si>
     <t>Anastasija Vidončikova</t>
   </si>
   <si>
     <t>10:54.73</t>
   </si>
   <si>
     <t>11:03.12</t>
   </si>
   <si>
     <t>11:31.32</t>
   </si>
@@ -3985,51 +3985,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20825" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28673" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22077" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20777" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25459" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18414" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23511" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25591" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21949" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25858" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22325" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25663" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20811" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26295" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20819" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20784" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20932" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20915" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27805" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3992" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23390" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20829" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23539" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23153" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27828" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27354" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23328" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28821" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/291" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16707" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32491" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27952" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23393" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28573" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26791" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28571" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23484" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27750" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27852" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23195" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32495" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32492" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25856" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14402" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20041" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19934" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18741" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15865" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15458" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16321" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15429" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18429" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15902" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19473" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19796" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20056" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21145" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19924" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18408" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22497" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21308" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28081" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20115" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22385" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27735" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19680" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28732" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24605" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28069" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23099" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15426" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21455" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15642" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26385" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23640" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24586" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27933" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24460" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22236" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16992" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23094" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29492" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27944" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26871" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25567" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26050" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24404" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22709" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21482" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26038" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19680" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28732" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24605" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28069" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23099" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15426" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21455" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15642" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26385" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23640" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24586" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27933" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24460" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22236" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16992" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23094" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29492" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27944" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26871" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25567" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26050" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24404" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22709" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21482" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26038" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19965" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/159" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18996" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27936" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26652" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17556" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25820" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20100" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19988" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19962" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/37" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28581" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17562" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21182" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25893" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22357" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10012" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21195" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19983" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20881" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15429" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24304" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24448" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20851" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23541" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23149" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20390" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23542" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20858" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26028" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23387" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27736" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15450" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30780" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26027" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23522" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23193" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29141" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20886" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27641" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26993" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29185" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20436" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28101" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21036" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20437" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/43" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27078" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24235" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29269" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26694" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15371" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18429" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15902" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15865" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15458" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18427" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19924" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11119" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15450" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19732" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19855" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22025" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21145" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24804" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19910" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19680" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22696" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24584" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26385" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24586" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15642" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16992" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29492" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27595" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22727" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15556" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26030" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15522" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/97" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23607" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20791" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21933" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26038" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28069" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17556" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27936" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19962" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/37" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26652" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21192" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15440" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23461" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18776" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15458" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19981" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16364" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10012" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21195" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20881" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15429" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24304" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22387" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15599" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20390" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23149" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18289" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26457" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23387" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23541" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30780" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23522" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20437" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/43" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29141" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20886" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20436" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27864" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24235" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24679" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/></Relationships>
 </file>
@@ -4133,67 +4133,67 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18989" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21238" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15473" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11758" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27725" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19835" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23606" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21915" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21250" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7814" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21182" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24308" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10760" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19463" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21609" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15351" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22594" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/802" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23076" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28091" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21838" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24475" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22357" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20192" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24021" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22003" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15523" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21870" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15523" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23412" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26649" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21879" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15507" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23441" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15523" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21885" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21882" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15507" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21821" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15511" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20915" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25858" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20923" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20932" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25591" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20798" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27828" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20781" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23498" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20745" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23153" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26295" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19033" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20854" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28573" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16314" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22656" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/37" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27750" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20920" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22743" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32495" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20916" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27834" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21419" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19723" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20059" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16003" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24291" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15350" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16009" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15783" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21155" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24755" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15350" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19327" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/141" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23565" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19752" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20745" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21336" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19939" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21453" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21450" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21313" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21580" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24797" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21463" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21458" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21531" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22241" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27794" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23094" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21565" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22614" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25564" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21188" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23555" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21234" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15472" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21441" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28061" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21453" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21450" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21313" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21580" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24797" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21463" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21458" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21531" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22241" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27794" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23094" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21565" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22614" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25564" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21188" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23555" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21234" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15472" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21441" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28061" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19888" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15473" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17531" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21067" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15261" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21191" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/82" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17561" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21609" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15351" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24299" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21921" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22594" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/802" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21295" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18867" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15462" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20192" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19863" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21088" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23478" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17380" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19033" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20936" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28573" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21821" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15511" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20923" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20798" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20862" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20819" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16314" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22743" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20920" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18428" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20916" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24755" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15350" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20059" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17498" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10913" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23565" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19743" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21313" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24797" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21463" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21580" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21464" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22241" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22643" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21559" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26043" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28061" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22260" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15558" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21441" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21313" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24797" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21463" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21580" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21464" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22241" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22643" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21559" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26043" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28061" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22260" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15558" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21441" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19742" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20825" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18414" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20784" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25459" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21949" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27726" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22077" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25591" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26522" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20811" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22325" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27848" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25856" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23390" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23153" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27805" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3992" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27727" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23328" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20927" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15558" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28571" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27062" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16707" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20829" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23484" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22662" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23393" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27952" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28780" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27852" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26916" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28279" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23195" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25663" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23539" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23511" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28673" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19888" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15473" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17561" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19267" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25515" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24299" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15261" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21191" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/82" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23478" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21401" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25907" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20914" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15584" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20956" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20952" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15502" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22092" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27960" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21820" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15620" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29775" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15368" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21405" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15569" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26666" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22093" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22264" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28294" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21159" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19819" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10940" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19625" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24457" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25912" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16263" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15473" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21246" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21313" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22616" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/98" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21579" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15469" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23448" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27803" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21458" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26033" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3735" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/84" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21432" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21251" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29781" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3992" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21569" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23272" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15364" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22512" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15398" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21585" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21587" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15477" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21513" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31485" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18671" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21206" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27938" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10609" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21204" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15400" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15914" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15398" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26292" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15490" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21295" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/></Relationships>
 </file>
@@ -4241,51 +4241,51 @@
 <file path=xl/worksheets/_rels/sheet64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18671" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14181" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20763" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10609" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18945" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20763" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27938" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21204" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15400" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26292" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15490" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21205" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20181" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20136" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21206" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19459" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20763" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19819" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21177" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21159" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19625" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23568" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21169" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19626" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20745" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25912" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24457" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21246" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22616" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/98" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21585" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23978" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20763" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21599" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21586" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15469" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21251" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23272" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15364" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24729" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15395" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25889" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15364" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21587" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15477" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22123" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15558" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21583" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25905" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21402" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24579" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19628" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20862" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19372" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21414" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20952" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15502" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20918" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21421" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21922" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24045" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19388" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24601" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21413" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21419" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21171" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21088" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19256" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28847" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/9881" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20038" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15422" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24000" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24457" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15783" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21784" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21312" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21569" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24797" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23448" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27803" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21588" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15469" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21461" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21251" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21565" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21603" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21413" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25498" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22265" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21103" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21856" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21103" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22763" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25878" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21436" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22103" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24605" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21488" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21519" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21455" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23274" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23269" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23099" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15426" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28732" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31212" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15522" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/97" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27794" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22236" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22107" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24460" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26919" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21476" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27005" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29773" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21483" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25498" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20379" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30871" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25567" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23604" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21474" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25878" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21436" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22103" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24605" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21488" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21519" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21455" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23274" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23269" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23099" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15426" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28732" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31212" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15522" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/97" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27794" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22236" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22107" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24460" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26919" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21476" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27005" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29773" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21483" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25498" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20379" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30871" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25567" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23604" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21474" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20136" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19267" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10760" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15914" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15398" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25816" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26292" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15490" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20181" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21295" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21830" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18668" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21832" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29577" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15584" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19248" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15350" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23568" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21854" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24315" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20762" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21602" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24729" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15395" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21861" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18974" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15395" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24471" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -6061,51 +6061,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -6241,138 +6241,138 @@
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>186</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>187</v>
       </c>
       <c r="H11">
         <v>50.5</v>
       </c>
       <c r="I11">
         <v>829</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>368</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H12">
         <v>51.049999999999997</v>
       </c>
       <c r="I12">
         <v>797</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>289</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="H13">
         <v>51.060000000000002</v>
       </c>
       <c r="I13">
         <v>797</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>227</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>234</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H14">
         <v>51.76</v>
       </c>
       <c r="I14">
         <v>757</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>189</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D15">
         <v>1999</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H15">
         <v>52.079999999999998</v>
       </c>
       <c r="I15">
         <v>739</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
@@ -6412,138 +6412,138 @@
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H17">
         <v>53.16</v>
       </c>
       <c r="I17">
         <v>681</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>138</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>118</v>
       </c>
       <c r="H18">
         <v>53.37</v>
       </c>
       <c r="I18">
         <v>670</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>131</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D19">
         <v>2000</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H19">
         <v>53.6</v>
       </c>
       <c r="I19">
         <v>658</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>348</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D20">
         <v>1999</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>147</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>127</v>
       </c>
       <c r="H20">
         <v>53.73</v>
       </c>
       <c r="I20">
         <v>651</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>217</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>234</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H21">
         <v>53.74</v>
       </c>
       <c r="I21">
         <v>651</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
@@ -6781,51 +6781,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -6845,60 +6845,60 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>393</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>57.25</v>
       </c>
       <c r="I8">
         <v>932</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>112</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>279</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
@@ -6929,619 +6929,616 @@
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H10">
         <v>59.72</v>
       </c>
       <c r="I10">
         <v>846</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>37</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>131</v>
       </c>
       <c r="H11" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="I11">
         <v>824</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>285</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>276</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>277</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>278</v>
       </c>
       <c r="H12" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="I12">
         <v>821</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>201</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H13" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="I13">
         <v>790</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>120</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H14" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="I14">
         <v>771</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>330</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H15" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="I15">
         <v>748</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>319</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>189</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="I16">
         <v>745</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>195</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H17" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="I17">
         <v>732</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>141</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>118</v>
       </c>
       <c r="H18" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="I18">
         <v>725</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>398</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>195</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H19" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="I19">
         <v>724</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>94</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
-      <c r="F20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H20" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="I20">
         <v>715</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>438</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H21" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="I21">
         <v>700</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>373</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H22" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="I22">
         <v>696</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>359</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D23">
         <v>2001</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H23" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="I23">
         <v>672</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>68</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>181</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H24" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="I24">
         <v>632</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>75</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D25">
         <v>2002</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H25" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="I25">
         <v>623</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>490</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D26">
         <v>2002</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>191</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H26" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="I26">
         <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>88</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D27">
         <v>2002</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>140</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H27" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="I27">
         <v>596</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>252</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D28">
         <v>2002</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H28" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="I28">
         <v>581</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>175</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D29">
         <v>2002</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H29" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="I29">
         <v>478</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="B30">
         <v>134</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>196</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="B31">
         <v>199</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D31">
         <v>2002</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H31" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
@@ -7556,123 +7553,122 @@
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="F20" r:id="rId_hyperlink_37"/>
-[...32 lines deleted...]
-    <hyperlink ref="G31" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="F28" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="F29" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="F30" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="F31" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_69"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -7692,488 +7688,488 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>38</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="H8">
         <v>56.68</v>
       </c>
       <c r="I8">
         <v>952</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>132</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="H9">
         <v>56.78</v>
       </c>
       <c r="I9">
         <v>948</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>200</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H10">
         <v>58.56</v>
       </c>
       <c r="I10">
         <v>886</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>223</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>234</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>58.63</v>
       </c>
       <c r="I11">
         <v>884</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>192</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H12">
         <v>58.63</v>
       </c>
       <c r="I12">
         <v>884</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>35</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="I13">
         <v>831</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>296</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>123</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H14" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="I14">
         <v>823</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>36</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>131</v>
       </c>
       <c r="H15" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="I15">
         <v>806</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>194</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D16">
         <v>2000</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G16" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="H16" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="I16">
         <v>801</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>113</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>280</v>
       </c>
       <c r="H17" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="I17">
         <v>755</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>356</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>145</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H18" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="I18">
         <v>699</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>126</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D19">
         <v>1999</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>210</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>211</v>
       </c>
       <c r="H19" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="I19">
         <v>674</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>469</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D20">
         <v>1999</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H20" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="I20">
         <v>665</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="B21">
         <v>97</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H21" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22">
         <v>240</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D22">
         <v>2000</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H22" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="B23">
         <v>10</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D23">
         <v>2000</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>121</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24">
         <v>439</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D24">
         <v>2000</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -8236,51 +8232,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -8300,788 +8296,788 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>338</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="G8" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="H8" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="I8">
         <v>775</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>332</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H9" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="I9">
         <v>754</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>144</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>118</v>
       </c>
       <c r="H10" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="I10">
         <v>681</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>41</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>131</v>
       </c>
       <c r="H11" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="I11">
         <v>669</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>248</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H12" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I12">
         <v>669</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>369</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="I13">
         <v>608</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>404</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="I14">
         <v>596</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>515</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H15" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="I15">
         <v>579</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>374</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="I16">
         <v>569</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>66</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>181</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H17" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="I17">
         <v>524</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>327</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>189</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H18" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="I18">
         <v>522</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>422</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H19" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="I19">
         <v>482</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>89</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H20" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="I20">
         <v>468</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>237</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D21">
         <v>2002</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H21" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="I21">
         <v>445</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>409</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>154</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H22" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="I22">
         <v>437</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>367</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H23" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="I23">
         <v>430</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>325</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H24" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="I24">
         <v>411</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>465</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D25">
         <v>2001</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="H25" t="s">
         <v>449</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
       <c r="I25">
         <v>390</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>357</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D26">
         <v>2002</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H26" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="I26">
         <v>361</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>517</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D27">
         <v>2002</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H27" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="I27">
         <v>355</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>494</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D28">
         <v>2002</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="I28">
         <v>346</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>287</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D29">
         <v>2002</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="G29" s="3" t="s">
+      <c r="H29" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="I29">
         <v>344</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>467</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="G30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="I30">
         <v>338</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>416</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D31">
         <v>2002</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="G31" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="H31" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="I31">
         <v>329</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>318</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D32">
         <v>2001</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H32" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="I32">
         <v>324</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>76</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D33">
         <v>2002</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H33" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="I33">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -9163,51 +9159,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -9227,413 +9223,413 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>78</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="I8">
         <v>834</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>384</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>472</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="H9" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="I9">
         <v>827</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>227</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>234</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="I10">
         <v>827</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>189</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H11" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="I11">
         <v>762</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>368</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="I12">
         <v>734</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>242</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="I13">
         <v>705</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>348</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>147</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>127</v>
       </c>
       <c r="H14" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="I14">
         <v>694</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>430</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H15" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="I15">
         <v>669</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>437</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D16">
         <v>2000</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>154</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H16" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="I16">
         <v>650</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>81</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="I17">
         <v>616</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>286</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="G18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="I18">
         <v>568</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>131</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D19">
         <v>2000</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="I19">
         <v>516</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="B20">
         <v>23</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>120</v>
       </c>
       <c r="D20">
         <v>2000</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>121</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="B21">
         <v>488</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>191</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
@@ -9688,51 +9684,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -9752,512 +9748,512 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>393</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="I8">
         <v>919</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>387</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="I9">
         <v>829</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>431</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>154</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="I10">
         <v>815</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>330</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H11" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="I11">
         <v>810</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>195</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H12" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="I12">
         <v>700</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>120</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H13" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="I13">
         <v>694</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>116</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H14" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="I14">
         <v>674</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>438</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H15" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I15">
         <v>669</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>359</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="I16">
         <v>613</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>86</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="I17">
         <v>575</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>458</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>152</v>
       </c>
       <c r="H18" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="I18">
         <v>552</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>72</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H19" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="I19">
         <v>513</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>203</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>254</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>255</v>
       </c>
       <c r="H20" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="I20">
         <v>478</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>206</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>513</v>
       </c>
-      <c r="G21" s="3" t="s">
+      <c r="H21" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="I21">
         <v>473</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>499</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H22" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="I22">
         <v>449</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="B23">
         <v>199</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24">
         <v>37</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D24">
         <v>2002</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -10312,51 +10308,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -10376,326 +10372,326 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>192</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H8" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="I8">
         <v>894</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>200</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H9" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="I9">
         <v>868</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>194</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="H10" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="I10">
         <v>856</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>223</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>234</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="I11">
         <v>820</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>331</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H12" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="I12">
         <v>695</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>295</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>123</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H13" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="I13">
         <v>596</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>372</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H14" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="I14">
         <v>585</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>344</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>147</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>127</v>
       </c>
       <c r="H15" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="I15">
         <v>472</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="B16">
         <v>196</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H16" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="B17">
         <v>240</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="B18">
         <v>10</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>121</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -10742,51 +10738,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -10806,538 +10802,538 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>338</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="H8" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="I8">
         <v>704</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>332</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H9" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="I9">
         <v>688</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>98</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H10" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="I10">
         <v>652</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>403</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H11" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="I11">
         <v>623</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>369</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="I12">
         <v>575</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>407</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H13" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="I13">
         <v>540</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>316</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="I14">
         <v>520</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>327</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>189</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H15" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="I15">
         <v>499</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>248</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="I16">
         <v>461</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>89</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="I17">
         <v>443</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>409</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>154</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H18" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="I18">
         <v>413</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>416</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="H19" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="I19">
         <v>383</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>325</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H20" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="I20">
         <v>370</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>465</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H21" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="I21">
         <v>356</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>287</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="G22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="I22">
         <v>322</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>328</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D23">
         <v>2001</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="I23">
         <v>288</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>76</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D24">
         <v>2002</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H24" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="I24">
         <v>249</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="B25">
         <v>118</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D25">
         <v>2002</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -11404,51 +11400,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -11468,335 +11464,335 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>283</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>277</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>278</v>
       </c>
       <c r="H8" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="I8">
         <v>783</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="I9">
         <v>780</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>242</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="I10">
         <v>743</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>83</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="I11">
         <v>701</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>337</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>127</v>
       </c>
       <c r="H12" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="I12">
         <v>690</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>430</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H13" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="I13">
         <v>653</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>286</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="G14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="I14">
         <v>631</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>81</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H15" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="I15">
         <v>596</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>310</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D16">
         <v>2000</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="I16">
         <v>531</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>468</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H17" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="I17">
         <v>435</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="B18">
         <v>488</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>191</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
@@ -11842,51 +11838,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -11906,324 +11902,324 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>387</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="I8">
         <v>785</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>376</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="I9">
         <v>692</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>61</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>181</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H10" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="I10">
         <v>647</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>87</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>140</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="I11">
         <v>632</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>458</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>152</v>
       </c>
       <c r="H12" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="I12">
         <v>628</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>100</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H13" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="I13">
         <v>593</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>86</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="I14">
         <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>279</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>277</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>278</v>
       </c>
       <c r="H15" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="I15">
         <v>529</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>72</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H16" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="I16">
         <v>462</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>499</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H17" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="I17">
         <v>459</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -13231,51 +13227,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -13295,269 +13291,269 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>417</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>154</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="I8">
         <v>796</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>264</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="H9" t="s">
         <v>596</v>
-      </c>
-[...4 lines deleted...]
-        <v>597</v>
       </c>
       <c r="I9">
         <v>781</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>124</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>210</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>211</v>
       </c>
       <c r="H10" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="I10">
         <v>768</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>331</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H11" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="I11">
         <v>747</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>271</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H12" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="I12">
         <v>664</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>372</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="I13">
         <v>657</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>365</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H14" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="I14">
         <v>566</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>295</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>123</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H15" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="I15">
         <v>516</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -13586,51 +13582,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -13650,164 +13646,164 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>377</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="G8" s="3" t="s">
+      <c r="H8" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="I8">
         <v>622</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>98</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H9" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="I9">
         <v>546</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>407</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="I10">
         <v>510</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>261</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H11" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="I11">
         <v>419</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="B12">
         <v>118</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -13836,51 +13832,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -13900,266 +13896,266 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>283</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>277</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>278</v>
       </c>
       <c r="H8" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="I8">
         <v>649</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>337</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>127</v>
       </c>
       <c r="H9" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="I9">
         <v>619</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>25</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H10" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="I10">
         <v>592</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>83</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="I11">
         <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>109</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>280</v>
       </c>
       <c r="H12" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="I12">
         <v>496</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>321</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H13" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="I13">
         <v>487</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>182</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>170</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H14" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="I14">
         <v>418</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>468</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H15" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="I15">
         <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
@@ -14187,51 +14183,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -14251,169 +14247,169 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>279</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>277</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>278</v>
       </c>
       <c r="H8" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="I8">
         <v>570</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>96</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>285</v>
+        <v>633</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H9" t="s">
         <v>634</v>
       </c>
       <c r="I9">
         <v>555</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>100</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H10" t="s">
         <v>635</v>
       </c>
       <c r="I10">
         <v>465</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
@@ -14446,147 +14442,147 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>264</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="H8" t="s">
         <v>637</v>
       </c>
       <c r="I8">
         <v>776</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>133</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>638</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="H9" t="s">
         <v>639</v>
       </c>
       <c r="I9">
         <v>754</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>417</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>154</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
         <v>640</v>
       </c>
       <c r="I10">
         <v>731</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>271</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H11" t="s">
         <v>641</v>
       </c>
       <c r="I11">
         <v>656</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>473</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>642</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
@@ -14597,62 +14593,62 @@
       </c>
       <c r="G12" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H12" t="s">
         <v>643</v>
       </c>
       <c r="I12">
         <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="B13">
         <v>207</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>644</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="B14">
         <v>124</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>210</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>211</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -14780,60 +14776,60 @@
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>647</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>211</v>
       </c>
       <c r="H8" t="s">
         <v>648</v>
       </c>
       <c r="I8">
         <v>455</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>261</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H9" t="s">
         <v>649</v>
       </c>
       <c r="I9">
         <v>416</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>489</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>650</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
@@ -14893,51 +14889,51 @@
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>210</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>211</v>
       </c>
       <c r="H12" t="s">
         <v>655</v>
       </c>
       <c r="I12">
         <v>283</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>367</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H13" t="s">
         <v>656</v>
       </c>
       <c r="I13">
         <v>282</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
@@ -15189,167 +15185,167 @@
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>667</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H8" t="s">
         <v>668</v>
       </c>
       <c r="I8">
         <v>563</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>25</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H9" t="s">
         <v>669</v>
       </c>
       <c r="I9">
         <v>561</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>364</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>670</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>671</v>
       </c>
       <c r="I10">
         <v>532</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>385</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>672</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="H11" t="s">
         <v>673</v>
       </c>
       <c r="I11">
         <v>514</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>321</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>674</v>
       </c>
       <c r="I12">
         <v>435</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>109</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>280</v>
       </c>
       <c r="H13" t="s">
         <v>675</v>
       </c>
       <c r="I13">
         <v>389</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>446</v>
       </c>
       <c r="C14" s="3" t="s">
@@ -15597,51 +15593,51 @@
       </c>
       <c r="I10">
         <v>0.6</v>
       </c>
       <c r="J10">
         <v>91.40000000000001</v>
       </c>
       <c r="L10">
         <v>14.83</v>
       </c>
       <c r="M10">
         <v>3.3</v>
       </c>
       <c r="N10">
         <v>91.40000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>150</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>247</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>248</v>
       </c>
       <c r="H11">
         <v>15.11</v>
       </c>
       <c r="I11">
         <v>4.0</v>
       </c>
       <c r="J11">
         <v>91.40000000000001</v>
       </c>
       <c r="L11">
         <v>15.02</v>
       </c>
@@ -15688,51 +15684,51 @@
       </c>
       <c r="M12">
         <v>3.3</v>
       </c>
       <c r="N12">
         <v>91.40000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>57</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>684</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H13">
         <v>15.5</v>
       </c>
       <c r="I13">
         <v>4.0</v>
       </c>
       <c r="J13">
         <v>91.40000000000001</v>
       </c>
       <c r="L13">
         <v>15.34</v>
       </c>
       <c r="M13">
         <v>3.3</v>
       </c>
       <c r="N13">
         <v>91.40000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14">
@@ -15773,51 +15769,51 @@
       </c>
       <c r="N14">
         <v>91.40000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>293</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>688</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>689</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="H15">
         <v>15.58</v>
       </c>
       <c r="I15">
         <v>0.6</v>
       </c>
       <c r="J15">
         <v>91.40000000000001</v>
       </c>
       <c r="L15">
         <v>15.61</v>
       </c>
       <c r="M15">
         <v>3.3</v>
       </c>
       <c r="N15">
         <v>91.40000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
@@ -16061,51 +16057,51 @@
       </c>
       <c r="J7" t="s">
         <v>679</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>697</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>698</v>
       </c>
       <c r="H8">
         <v>14.33</v>
       </c>
       <c r="I8">
         <v>1.5</v>
       </c>
       <c r="J8">
         <v>99.099999999999994</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>185</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>699</v>
       </c>
       <c r="D9">
@@ -16561,92 +16557,92 @@
       </c>
       <c r="M12">
         <v>3.7</v>
       </c>
       <c r="N12">
         <v>76.2</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>230</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>711</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13">
         <v>14.6</v>
       </c>
       <c r="I13">
         <v>2.6</v>
       </c>
       <c r="J13">
         <v>76.2</v>
       </c>
       <c r="L13">
         <v>14.72</v>
       </c>
       <c r="M13">
         <v>3.7</v>
       </c>
       <c r="N13">
         <v>76.2</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>299</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>712</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H14">
         <v>15.67</v>
       </c>
       <c r="I14">
         <v>2.6</v>
       </c>
       <c r="J14">
         <v>76.2</v>
       </c>
       <c r="L14">
         <v>15.89</v>
       </c>
       <c r="M14">
         <v>3.7</v>
       </c>
       <c r="N14">
         <v>76.2</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15">
@@ -16783,51 +16779,51 @@
       </c>
       <c r="H18">
         <v>18.26</v>
       </c>
       <c r="I18">
         <v>2.6</v>
       </c>
       <c r="J18">
         <v>76.2</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="B19">
         <v>306</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>717</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="20" spans="1:22">
       <c r="B20">
         <v>501</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>718</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>191</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>71</v>
       </c>
     </row>
@@ -17976,51 +17972,51 @@
       </c>
       <c r="J10">
         <v>83.8</v>
       </c>
       <c r="K10">
         <v>752</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>236</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>722</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>16.42</v>
       </c>
       <c r="I11">
         <v>1.7</v>
       </c>
       <c r="J11">
         <v>83.8</v>
       </c>
       <c r="K11">
         <v>733</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>15</v>
       </c>
       <c r="C12" s="3" t="s">
@@ -18043,51 +18039,51 @@
       </c>
       <c r="I12">
         <v>1.7</v>
       </c>
       <c r="J12">
         <v>83.8</v>
       </c>
       <c r="K12">
         <v>678</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13">
         <v>211</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>723</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
         <v>244</v>
       </c>
       <c r="I13">
         <v>1.7</v>
       </c>
       <c r="J13">
         <v>83.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -18196,71 +18192,71 @@
       </c>
       <c r="I7" t="s">
         <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>210</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>725</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H8">
         <v>54.6</v>
       </c>
       <c r="I8">
         <v>83.8</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>221</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>55.32</v>
       </c>
       <c r="I9">
         <v>83.8</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
@@ -18274,176 +18270,176 @@
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>55.81</v>
       </c>
       <c r="I10">
         <v>83.8</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>150</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>247</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>248</v>
       </c>
       <c r="H11">
         <v>58.68</v>
       </c>
       <c r="I11">
         <v>83.8</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>212</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>234</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>59.92</v>
       </c>
       <c r="I12">
         <v>83.8</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>64</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H13" t="s">
         <v>726</v>
       </c>
       <c r="I13">
         <v>83.8</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>121</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>210</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>211</v>
       </c>
       <c r="H14" t="s">
         <v>727</v>
       </c>
       <c r="I14">
         <v>83.8</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="B15">
         <v>263</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="H15" t="s">
         <v>244</v>
       </c>
       <c r="I15">
         <v>83.8</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="B16">
         <v>502</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>728</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>71</v>
       </c>
     </row>
@@ -18562,156 +18558,156 @@
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>289</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="H8">
         <v>56.74</v>
       </c>
       <c r="I8">
         <v>91.40000000000001</v>
       </c>
       <c r="J8">
         <v>820</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>217</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>234</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>57.64</v>
       </c>
       <c r="I9">
         <v>91.40000000000001</v>
       </c>
       <c r="J9">
         <v>782</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>138</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>118</v>
       </c>
       <c r="H10">
         <v>57.97</v>
       </c>
       <c r="I10">
         <v>91.40000000000001</v>
       </c>
       <c r="J10">
         <v>769</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>216</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>730</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>59.69</v>
       </c>
       <c r="I11">
         <v>91.40000000000001</v>
       </c>
       <c r="J11">
         <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="B12">
         <v>238</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>731</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
@@ -18924,51 +18920,51 @@
       </c>
       <c r="F10" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H10" t="s">
         <v>740</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
       <c r="J10">
         <v>780</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>141</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>118</v>
       </c>
       <c r="H11" t="s">
         <v>741</v>
       </c>
       <c r="I11">
         <v>76.2</v>
       </c>
       <c r="J11">
         <v>747</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
@@ -19017,92 +19013,92 @@
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H13" t="s">
         <v>743</v>
       </c>
       <c r="I13">
         <v>76.2</v>
       </c>
       <c r="J13">
         <v>701</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>319</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>189</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" t="s">
         <v>744</v>
       </c>
       <c r="I14">
         <v>76.2</v>
       </c>
       <c r="J14">
         <v>697</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>230</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>711</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
         <v>745</v>
       </c>
       <c r="I15">
         <v>76.2</v>
       </c>
       <c r="J15">
         <v>688</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>157</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>746</v>
       </c>
       <c r="D16">
@@ -19273,83 +19269,83 @@
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>132</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="H8" t="s">
         <v>751</v>
       </c>
       <c r="I8">
         <v>76.2</v>
       </c>
       <c r="J8">
         <v>918</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>296</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>123</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H9" t="s">
         <v>752</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
       <c r="J9">
         <v>875</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
@@ -19401,106 +19397,106 @@
       </c>
       <c r="F11" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>118</v>
       </c>
       <c r="H11" t="s">
         <v>755</v>
       </c>
       <c r="I11">
         <v>76.2</v>
       </c>
       <c r="J11">
         <v>841</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>469</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H12" t="s">
         <v>756</v>
       </c>
       <c r="I12">
         <v>76.2</v>
       </c>
       <c r="J12">
         <v>662</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="B13">
         <v>324</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>189</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="B14">
         <v>211</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>723</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
@@ -19689,51 +19685,51 @@
       </c>
       <c r="F10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
         <v>762</v>
       </c>
       <c r="I10">
         <v>91.40000000000001</v>
       </c>
       <c r="J10">
         <v>641</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>316</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>763</v>
       </c>
       <c r="I11">
         <v>91.40000000000001</v>
       </c>
       <c r="J11">
         <v>595</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
@@ -19817,103 +19813,103 @@
       </c>
       <c r="F14" s="3" t="s">
         <v>189</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" t="s">
         <v>767</v>
       </c>
       <c r="I14">
         <v>91.40000000000001</v>
       </c>
       <c r="J14">
         <v>394</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>328</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H15" t="s">
         <v>768</v>
       </c>
       <c r="I15">
         <v>91.40000000000001</v>
       </c>
       <c r="J15">
         <v>349</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="B16">
         <v>498</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H16" t="s">
         <v>60</v>
       </c>
       <c r="I16">
         <v>91.40000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="B17">
         <v>118</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -20033,138 +20029,138 @@
       </c>
       <c r="I7" t="s">
         <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>297</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>770</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H8" t="s">
         <v>771</v>
       </c>
       <c r="I8">
         <v>76.2</v>
       </c>
       <c r="J8">
         <v>729</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>61</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>181</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H9" t="s">
         <v>772</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
       <c r="J9">
         <v>715</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>376</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>773</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
       <c r="J10">
         <v>689</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>87</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>140</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
         <v>774</v>
       </c>
       <c r="I11">
         <v>76.2</v>
       </c>
       <c r="J11">
         <v>531</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
@@ -20334,83 +20330,83 @@
       </c>
       <c r="I7" t="s">
         <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>485</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>780</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>781</v>
       </c>
       <c r="H8" t="s">
         <v>782</v>
       </c>
       <c r="I8">
         <v>91.40000000000001</v>
       </c>
       <c r="J8">
         <v>849</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>364</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>670</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H9" t="s">
         <v>783</v>
       </c>
       <c r="I9">
         <v>91.40000000000001</v>
       </c>
       <c r="J9">
         <v>687</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>666</v>
       </c>
       <c r="D10">
@@ -20421,51 +20417,51 @@
       </c>
       <c r="F10" s="3" t="s">
         <v>667</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H10" t="s">
         <v>784</v>
       </c>
       <c r="I10">
         <v>91.40000000000001</v>
       </c>
       <c r="J10">
         <v>677</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>310</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>785</v>
       </c>
       <c r="I11">
         <v>91.40000000000001</v>
       </c>
       <c r="J11">
         <v>649</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="B12">
@@ -20476,51 +20472,51 @@
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H12" t="s">
         <v>244</v>
       </c>
       <c r="I12">
         <v>91.40000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="B13">
         <v>25</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -20632,103 +20628,103 @@
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>133</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>638</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="H8" t="s">
         <v>788</v>
       </c>
       <c r="I8">
         <v>76.2</v>
       </c>
       <c r="J8">
         <v>892</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>124</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>210</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>211</v>
       </c>
       <c r="H9" t="s">
         <v>789</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
       <c r="J9">
         <v>813</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>365</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>790</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
       <c r="J10">
         <v>663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
@@ -20888,51 +20884,51 @@
       </c>
       <c r="H9" t="s">
         <v>794</v>
       </c>
       <c r="I9">
         <v>521</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>276</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>795</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H10" t="s">
         <v>796</v>
       </c>
       <c r="I10">
         <v>309</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
   </hyperlinks>
@@ -21922,80 +21918,80 @@
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>266</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>798</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H8" t="s">
         <v>799</v>
       </c>
       <c r="I8">
         <v>375</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>270</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>800</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H9" t="s">
         <v>801</v>
       </c>
       <c r="I9">
         <v>297</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -22169,51 +22165,51 @@
       </c>
       <c r="H10" t="s">
         <v>808</v>
       </c>
       <c r="I10">
         <v>525</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>269</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>809</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H11" t="s">
         <v>810</v>
       </c>
       <c r="I11">
         <v>449</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>811</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
@@ -22738,92 +22734,92 @@
       </c>
       <c r="F16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>6.06</v>
       </c>
       <c r="I16">
         <v>2.4</v>
       </c>
       <c r="J16">
         <v>723</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>179</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H17">
         <v>5.95</v>
       </c>
       <c r="I17">
         <v>0.4</v>
       </c>
       <c r="J17">
         <v>700</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>293</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>688</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>689</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="H18">
         <v>5.93</v>
       </c>
       <c r="I18">
         <v>1.2</v>
       </c>
       <c r="J18">
         <v>696</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>249</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
@@ -22872,83 +22868,83 @@
       </c>
       <c r="I20">
         <v>3.9</v>
       </c>
       <c r="J20">
         <v>681</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>79</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>821</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>822</v>
       </c>
       <c r="H21">
         <v>5.82</v>
       </c>
       <c r="I21">
         <v>0.4</v>
       </c>
       <c r="J21">
         <v>672</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>57</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>684</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H22">
         <v>5.75</v>
       </c>
       <c r="I22">
         <v>1.9</v>
       </c>
       <c r="J22">
         <v>658</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>275</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D23">
@@ -23096,51 +23092,51 @@
       </c>
       <c r="I27">
         <v>1.4</v>
       </c>
       <c r="J27">
         <v>591</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>187</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>826</v>
       </c>
       <c r="D28">
         <v>2002</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H28">
         <v>5.41</v>
       </c>
       <c r="I28">
         <v>3.6</v>
       </c>
       <c r="J28">
         <v>587</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>262</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D29">
@@ -23670,51 +23666,51 @@
       </c>
       <c r="I15">
         <v>-0.1</v>
       </c>
       <c r="J15">
         <v>681</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>53</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>697</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>698</v>
       </c>
       <c r="H16">
         <v>5.74</v>
       </c>
       <c r="I16">
         <v>3.4</v>
       </c>
       <c r="J16">
         <v>656</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="B17">
         <v>443</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>835</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
@@ -24058,115 +24054,112 @@
       </c>
       <c r="I11">
         <v>-1.5</v>
       </c>
       <c r="J11">
         <v>826</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>234</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>842</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>5.15</v>
       </c>
       <c r="I12">
         <v>0.1</v>
       </c>
       <c r="J12">
         <v>815</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>95</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>843</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H13">
         <v>5.14</v>
       </c>
       <c r="I13">
         <v>-0.4</v>
       </c>
       <c r="J13">
         <v>813</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>306</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>717</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H14">
         <v>5.08</v>
       </c>
       <c r="I14">
         <v>2.5</v>
       </c>
       <c r="J14">
         <v>801</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>127</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>844</v>
       </c>
       <c r="D15">
@@ -24185,53 +24178,50 @@
         <v>4.99</v>
       </c>
       <c r="I15">
         <v>-0.5</v>
       </c>
       <c r="J15">
         <v>781</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>101</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>845</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
-      <c r="F16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H16">
         <v>4.75</v>
       </c>
       <c r="I16">
         <v>1.9</v>
       </c>
       <c r="J16">
         <v>730</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>65</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>282</v>
       </c>
       <c r="D17">
         <v>2002</v>
@@ -24241,51 +24231,51 @@
       </c>
       <c r="F17" s="3" t="s">
         <v>283</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H17">
         <v>4.75</v>
       </c>
       <c r="I17">
         <v>1.6</v>
       </c>
       <c r="J17">
         <v>730</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>373</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H18">
         <v>4.65</v>
       </c>
       <c r="I18">
         <v>4.4</v>
       </c>
       <c r="J18">
         <v>709</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
@@ -24378,51 +24368,51 @@
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>682</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>167</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>849</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H22">
         <v>4.26</v>
       </c>
       <c r="I22">
         <v>-0.4</v>
       </c>
       <c r="J22">
         <v>627</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="B23">
         <v>514</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>850</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
@@ -24480,88 +24470,86 @@
       <c r="G25" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
-[...36 lines deleted...]
-    <hyperlink ref="G25" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="F25" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_52"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -24697,51 +24685,51 @@
       </c>
       <c r="I9">
         <v>-1.2</v>
       </c>
       <c r="J9">
         <v>903</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>224</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>857</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>5.23</v>
       </c>
       <c r="I10">
         <v>0.2</v>
       </c>
       <c r="J10">
         <v>833</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>518</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>858</v>
       </c>
       <c r="D11">
@@ -24752,51 +24740,51 @@
       </c>
       <c r="F11" s="3" t="s">
         <v>859</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>860</v>
       </c>
       <c r="H11">
         <v>5.2</v>
       </c>
       <c r="I11">
         <v>1.0</v>
       </c>
       <c r="J11">
         <v>826</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>423</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>5.02</v>
       </c>
       <c r="I12">
         <v>0.5</v>
       </c>
       <c r="J12">
         <v>788</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
@@ -24848,51 +24836,51 @@
       </c>
       <c r="F14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>4.57</v>
       </c>
       <c r="I14">
         <v>4.8</v>
       </c>
       <c r="J14">
         <v>692</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>213</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D15">
         <v>1999</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>4.48</v>
       </c>
       <c r="I15">
         <v>-0.2</v>
       </c>
       <c r="J15">
         <v>673</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
@@ -25001,51 +24989,51 @@
       </c>
       <c r="C20" s="3" t="s">
         <v>865</v>
       </c>
       <c r="D20">
         <v>2000</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>866</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="B21">
         <v>73</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D21">
         <v>1999</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>140</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="B22">
         <v>450</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>867</v>
       </c>
       <c r="D22">
         <v>2000</v>
       </c>
       <c r="E22" t="s">
@@ -25219,51 +25207,51 @@
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="B9">
         <v>79</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>821</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H9">
         <v>13.84</v>
       </c>
       <c r="I9">
         <v>5.0</v>
       </c>
       <c r="J9">
         <v>832</v>
       </c>
       <c r="K9">
         <v>13.68</v>
       </c>
       <c r="L9">
         <v>-0.1</v>
       </c>
       <c r="M9">
         <v>816</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="B10">
@@ -25522,51 +25510,51 @@
       </c>
       <c r="H17">
         <v>12.14</v>
       </c>
       <c r="I17">
         <v>0.3</v>
       </c>
       <c r="J17">
         <v>657</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="B18">
         <v>187</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>826</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H18" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="B19">
         <v>33</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>825</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>130</v>
       </c>
       <c r="G19" s="3" t="s">
@@ -26134,84 +26122,81 @@
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
       <c r="J8">
         <v>945</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>234</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>842</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>11.81</v>
       </c>
       <c r="I9">
         <v>0.9</v>
       </c>
       <c r="J9">
         <v>895</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>95</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>843</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
-      <c r="F10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H10">
         <v>11.65</v>
       </c>
       <c r="I10">
         <v>1.0</v>
       </c>
       <c r="J10">
         <v>879</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>506</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>841</v>
       </c>
       <c r="D11">
         <v>2001</v>
@@ -26230,115 +26215,112 @@
       </c>
       <c r="I11">
         <v>1.4</v>
       </c>
       <c r="J11">
         <v>848</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>219</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>874</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>10.41</v>
       </c>
       <c r="I12">
         <v>1.6</v>
       </c>
       <c r="J12">
         <v>755</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>101</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>845</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H13">
         <v>10.38</v>
       </c>
       <c r="I13">
         <v>1.4</v>
       </c>
       <c r="J13">
         <v>752</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>229</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>875</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H14">
         <v>10.37</v>
       </c>
       <c r="I14">
         <v>1.0</v>
       </c>
       <c r="J14">
         <v>751</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>421</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>876</v>
       </c>
       <c r="D15">
@@ -26472,79 +26454,77 @@
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>247</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>683</v>
       </c>
       <c r="H19" t="s">
         <v>852</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
-[...27 lines deleted...]
-    <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G46" sqref="G46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -28119,51 +28099,51 @@
       </c>
       <c r="F8" s="3" t="s">
         <v>142</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H8">
         <v>13.039999999999999</v>
       </c>
       <c r="I8">
         <v>1.6</v>
       </c>
       <c r="J8">
         <v>1019</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>423</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>11.74</v>
       </c>
       <c r="I9">
         <v>2.3</v>
       </c>
       <c r="J9">
         <v>888</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
@@ -28267,51 +28247,51 @@
       </c>
       <c r="C13" s="3" t="s">
         <v>858</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>859</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>860</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="B14">
         <v>73</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>140</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -28800,51 +28780,51 @@
       </c>
       <c r="H20">
         <v>11.26</v>
       </c>
       <c r="I20">
         <v>5.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>183</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>905</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H21">
         <v>10.52</v>
       </c>
       <c r="I21">
         <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
@@ -29478,51 +29458,51 @@
       </c>
       <c r="H11">
         <v>12.029999999999999</v>
       </c>
       <c r="I11">
         <v>3.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>306</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>717</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H12">
         <v>11.96</v>
       </c>
       <c r="I12">
         <v>3.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>58</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>176</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
@@ -29623,54 +29603,54 @@
       </c>
       <c r="H16">
         <v>10.69</v>
       </c>
       <c r="I16">
         <v>3.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>466</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>934</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H17">
         <v>10.57</v>
       </c>
       <c r="I17">
         <v>3.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>44</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>935</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
@@ -30008,51 +29988,51 @@
       </c>
       <c r="I8">
         <v>4.0</v>
       </c>
       <c r="J8">
         <v>785</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>235</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>946</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>12.029999999999999</v>
       </c>
       <c r="I9">
         <v>4.0</v>
       </c>
       <c r="J9">
         <v>711</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>434</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>947</v>
       </c>
       <c r="D10">
@@ -30104,51 +30084,51 @@
       </c>
       <c r="I11">
         <v>4.0</v>
       </c>
       <c r="J11">
         <v>664</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>181</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>951</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H12">
         <v>10.45</v>
       </c>
       <c r="I12">
         <v>4.0</v>
       </c>
       <c r="J12">
         <v>614</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>166</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>952</v>
       </c>
       <c r="D13">
@@ -30491,51 +30471,51 @@
       </c>
       <c r="I12">
         <v>766</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>293</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>688</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>689</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="H13">
         <v>1.8</v>
       </c>
       <c r="I13">
         <v>741</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>521</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
@@ -31092,51 +31072,51 @@
       </c>
       <c r="H11">
         <v>1.85</v>
       </c>
       <c r="I11">
         <v>784</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>52</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>973</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H12">
         <v>1.85</v>
       </c>
       <c r="I12">
         <v>784</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>17</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>974</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
@@ -31586,54 +31566,54 @@
       </c>
       <c r="H14">
         <v>1.5</v>
       </c>
       <c r="I14">
         <v>735</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>466</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>934</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H15">
         <v>1.5</v>
       </c>
       <c r="I15">
         <v>735</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>421</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>876</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
@@ -31664,60 +31644,60 @@
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>667</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H17">
         <v>1.45</v>
       </c>
       <c r="I17">
         <v>687</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H18">
         <v>1.45</v>
       </c>
       <c r="I18">
         <v>687</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>253</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>877</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
@@ -31973,109 +31953,109 @@
       </c>
       <c r="H9">
         <v>1.63</v>
       </c>
       <c r="I9">
         <v>859</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>236</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>722</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>1.63</v>
       </c>
       <c r="I10">
         <v>859</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>54</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>988</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H11">
         <v>1.6</v>
       </c>
       <c r="I11">
         <v>830</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>224</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>857</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>1.55</v>
       </c>
       <c r="I12">
         <v>782</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>45</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>880</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
@@ -33610,51 +33590,51 @@
       </c>
       <c r="H9">
         <v>3.85</v>
       </c>
       <c r="I9">
         <v>687</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>52</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>973</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H10">
         <v>3.65</v>
       </c>
       <c r="I10">
         <v>635</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>471</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>998</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
@@ -33822,60 +33802,60 @@
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>993</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>1003</v>
       </c>
       <c r="H8">
         <v>3.0</v>
       </c>
       <c r="I8">
         <v>657</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H9">
         <v>2.3</v>
       </c>
       <c r="I9">
         <v>449</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>1004</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
@@ -34035,51 +34015,51 @@
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>104</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H9">
         <v>2.85</v>
       </c>
       <c r="I9">
         <v>612</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>177</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>170</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H10">
         <v>2.7</v>
       </c>
       <c r="I10">
         <v>567</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
@@ -34559,51 +34539,51 @@
       </c>
       <c r="H20">
         <v>30.63</v>
       </c>
       <c r="I20">
         <v>1.5</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>183</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>905</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H21">
         <v>29.24</v>
       </c>
       <c r="I21">
         <v>1.5</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>43</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>901</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
@@ -35002,51 +34982,51 @@
       </c>
       <c r="I12">
         <v>1.0</v>
       </c>
       <c r="J12">
         <v>532</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>181</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>951</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H13">
         <v>30.079999999999998</v>
       </c>
       <c r="I13">
         <v>1.0</v>
       </c>
       <c r="J13">
         <v>524</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>394</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>953</v>
       </c>
       <c r="D14">
@@ -35159,51 +35139,51 @@
       </c>
       <c r="H17">
         <v>17.3</v>
       </c>
       <c r="I17">
         <v>1.0</v>
       </c>
       <c r="J17">
         <v>292</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="B18">
         <v>235</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>946</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="B19">
         <v>291</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>1027</v>
       </c>
       <c r="D19">
         <v>1999</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>1028</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>1029</v>
       </c>
     </row>
@@ -37211,80 +37191,80 @@
       </c>
       <c r="H8">
         <v>47.66</v>
       </c>
       <c r="I8">
         <v>500.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>466</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>934</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="H9">
         <v>45.76</v>
       </c>
       <c r="I9">
         <v>500.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>234</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>842</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>45.56</v>
       </c>
       <c r="I10">
         <v>500.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>161</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>927</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
@@ -37431,60 +37411,60 @@
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>1054</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>1067</v>
       </c>
       <c r="H16">
         <v>31.42</v>
       </c>
       <c r="I16">
         <v>500.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>222</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H17">
         <v>29.73</v>
       </c>
       <c r="I17">
         <v>500.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>361</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
@@ -38228,53 +38208,50 @@
         <v>27.3</v>
       </c>
       <c r="I21">
         <v>3.3</v>
       </c>
       <c r="J21">
         <v>742</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>94</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
-      <c r="F22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H22">
         <v>27.37</v>
       </c>
       <c r="I22">
         <v>1.8</v>
       </c>
       <c r="J22">
         <v>736</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>352</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D23">
         <v>2001</v>
@@ -38284,83 +38261,83 @@
       </c>
       <c r="F23" s="3" t="s">
         <v>145</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H23">
         <v>27.91</v>
       </c>
       <c r="I23">
         <v>3.3</v>
       </c>
       <c r="J23">
         <v>693</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>398</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>195</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>28.02</v>
       </c>
       <c r="I24">
         <v>3.3</v>
       </c>
       <c r="J24">
         <v>685</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>209</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D25">
         <v>2001</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H25">
         <v>28.050000000000001</v>
       </c>
       <c r="I25">
         <v>1.8</v>
       </c>
       <c r="J25">
         <v>682</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26">
@@ -38380,92 +38357,92 @@
       </c>
       <c r="F26" s="3" t="s">
         <v>181</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H26">
         <v>28.050000000000001</v>
       </c>
       <c r="I26">
         <v>3.3</v>
       </c>
       <c r="J26">
         <v>682</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>303</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D27">
         <v>2002</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>186</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>187</v>
       </c>
       <c r="H27">
         <v>28.26</v>
       </c>
       <c r="I27">
         <v>1.8</v>
       </c>
       <c r="J27">
         <v>666</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>55</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D28">
         <v>2001</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H28">
         <v>28.53</v>
       </c>
       <c r="I28">
         <v>1.8</v>
       </c>
       <c r="J28">
         <v>645</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>106</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D29">
@@ -38476,83 +38453,83 @@
       </c>
       <c r="F29" s="3" t="s">
         <v>186</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>187</v>
       </c>
       <c r="H29">
         <v>28.54</v>
       </c>
       <c r="I29">
         <v>3.3</v>
       </c>
       <c r="J29">
         <v>644</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>222</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H30">
         <v>28.78</v>
       </c>
       <c r="I30">
         <v>3.3</v>
       </c>
       <c r="J30">
         <v>626</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>391</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D31">
         <v>2001</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>28.78</v>
       </c>
       <c r="I31">
         <v>1.8</v>
       </c>
       <c r="J31">
         <v>626</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32">
@@ -38703,91 +38680,90 @@
     <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_32"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_33"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_35"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_36"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_38"/>
-    <hyperlink ref="F22" r:id="rId_hyperlink_39"/>
-[...39 lines deleted...]
-    <hyperlink ref="G35" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="F25" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="F28" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="F29" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="F30" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="F31" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="F32" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="F33" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="F34" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="F35" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_78"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet70.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -39019,51 +38995,51 @@
       </c>
       <c r="I12">
         <v>600.0</v>
       </c>
       <c r="J12">
         <v>633</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>54</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>988</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H13">
         <v>35.66</v>
       </c>
       <c r="I13">
         <v>600.0</v>
       </c>
       <c r="J13">
         <v>629</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>394</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>953</v>
       </c>
       <c r="D14">
@@ -40633,51 +40609,51 @@
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -40717,60 +40693,60 @@
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>256</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H9">
         <v>24.69</v>
       </c>
       <c r="I9">
         <v>0.5</v>
       </c>
       <c r="J9">
         <v>970</v>
       </c>
       <c r="K9">
         <v>24.65</v>
       </c>
       <c r="L9">
         <v>2.2</v>
       </c>
       <c r="M9">
         <v>974</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
@@ -40799,142 +40775,142 @@
       </c>
       <c r="I10">
         <v>1.8</v>
       </c>
       <c r="J10">
         <v>907</v>
       </c>
       <c r="K10">
         <v>25.030000000000001</v>
       </c>
       <c r="L10">
         <v>2.2</v>
       </c>
       <c r="M10">
         <v>939</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>38</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="H11">
         <v>25.81</v>
       </c>
       <c r="I11">
         <v>3.7</v>
       </c>
       <c r="J11">
         <v>869</v>
       </c>
       <c r="K11">
         <v>25.4</v>
       </c>
       <c r="L11">
         <v>2.2</v>
       </c>
       <c r="M11">
         <v>905</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>35</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="H12">
         <v>26.62</v>
       </c>
       <c r="I12">
         <v>1.8</v>
       </c>
       <c r="J12">
         <v>799</v>
       </c>
       <c r="K12">
         <v>26.62</v>
       </c>
       <c r="L12">
         <v>2.2</v>
       </c>
       <c r="M12">
         <v>799</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>36</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>131</v>
       </c>
       <c r="H13">
         <v>26.47</v>
       </c>
       <c r="I13">
         <v>5.4</v>
       </c>
       <c r="J13">
         <v>811</v>
       </c>
       <c r="K13">
         <v>26.85</v>
       </c>
       <c r="L13">
         <v>2.2</v>
       </c>
       <c r="M13">
         <v>779</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
@@ -41132,112 +41108,112 @@
       </c>
       <c r="F19" s="3" t="s">
         <v>140</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H19">
         <v>27.13</v>
       </c>
       <c r="I19">
         <v>1.8</v>
       </c>
       <c r="J19">
         <v>756</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>113</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D20">
         <v>1999</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>280</v>
       </c>
       <c r="H20">
         <v>27.14</v>
       </c>
       <c r="I20">
         <v>0.5</v>
       </c>
       <c r="J20">
         <v>755</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>423</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>27.33</v>
       </c>
       <c r="I21">
         <v>5.4</v>
       </c>
       <c r="J21">
         <v>740</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>356</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D22">
         <v>2000</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>145</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H22">
         <v>27.38</v>
       </c>
       <c r="I22">
         <v>3.7</v>
       </c>
       <c r="J22">
         <v>736</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
@@ -41289,60 +41265,60 @@
       </c>
       <c r="F24" s="3" t="s">
         <v>208</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H24">
         <v>27.51</v>
       </c>
       <c r="I24">
         <v>5.4</v>
       </c>
       <c r="J24">
         <v>725</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>231</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D25">
         <v>2000</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H25">
         <v>27.83</v>
       </c>
       <c r="I25">
         <v>1.8</v>
       </c>
       <c r="J25">
         <v>700</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>90</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D26">
@@ -41353,83 +41329,83 @@
       </c>
       <c r="F26" s="3" t="s">
         <v>140</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H26">
         <v>28.13</v>
       </c>
       <c r="I26">
         <v>1.8</v>
       </c>
       <c r="J26">
         <v>676</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>441</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D27">
         <v>2000</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>28.96</v>
       </c>
       <c r="I27">
         <v>0.5</v>
       </c>
       <c r="J27">
         <v>613</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>177</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D28">
         <v>2000</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>170</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H28">
         <v>29.16</v>
       </c>
       <c r="I28">
         <v>5.4</v>
       </c>
       <c r="J28">
         <v>598</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29">
@@ -41513,83 +41489,83 @@
       </c>
       <c r="F31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>29.58</v>
       </c>
       <c r="I31">
         <v>5.4</v>
       </c>
       <c r="J31">
         <v>568</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>176</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D32">
         <v>2000</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H32">
         <v>29.94</v>
       </c>
       <c r="I32">
         <v>1.8</v>
       </c>
       <c r="J32">
         <v>542</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>213</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D33">
         <v>1999</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H33">
         <v>30.21</v>
       </c>
       <c r="I33">
         <v>3.7</v>
       </c>
       <c r="J33">
         <v>524</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34">
@@ -41629,51 +41605,51 @@
       </c>
       <c r="C35" s="3" t="s">
         <v>226</v>
       </c>
       <c r="D35">
         <v>2000</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H35" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="B36">
         <v>73</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D36">
         <v>1999</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>140</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="B37">
         <v>108</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D37">
         <v>2000</v>
       </c>
       <c r="E37" t="s">
@@ -41689,71 +41665,71 @@
     <row r="38" spans="1:20">
       <c r="B38">
         <v>97</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D38">
         <v>2000</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="B39">
         <v>439</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D39">
         <v>2000</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="B40">
         <v>324</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D40">
         <v>2000</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>189</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
@@ -42231,51 +42207,51 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -42295,109 +42271,109 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>221</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H8">
         <v>51.55</v>
       </c>
       <c r="I8">
         <v>769</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>263</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="H9">
         <v>52.75</v>
       </c>
       <c r="I9">
         <v>703</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>144</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>118</v>
       </c>
       <c r="H10">
         <v>53.15</v>
       </c>
       <c r="I10">
         <v>682</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
@@ -42440,280 +42416,280 @@
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>167</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>168</v>
       </c>
       <c r="H12">
         <v>53.69</v>
       </c>
       <c r="I12">
         <v>654</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>41</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>131</v>
       </c>
       <c r="H13">
         <v>53.99</v>
       </c>
       <c r="I13">
         <v>638</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>515</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>143</v>
       </c>
       <c r="H14">
         <v>54.079999999999998</v>
       </c>
       <c r="I14">
         <v>634</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>220</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>233</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>234</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>54.17</v>
       </c>
       <c r="I15">
         <v>629</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>179</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H16">
         <v>54.76</v>
       </c>
       <c r="I16">
         <v>599</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>66</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>181</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H17">
         <v>54.77</v>
       </c>
       <c r="I17">
         <v>599</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>237</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H18">
         <v>55.19</v>
       </c>
       <c r="I18">
         <v>578</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>64</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>182</v>
       </c>
       <c r="H19">
         <v>55.22</v>
       </c>
       <c r="I19">
         <v>577</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>212</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>234</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H20">
         <v>55.39</v>
       </c>
       <c r="I20">
         <v>569</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>493</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H21">
         <v>55.55</v>
       </c>
       <c r="I21">
         <v>561</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>265</v>
       </c>
       <c r="C22" s="3" t="s">
@@ -42724,109 +42700,109 @@
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>63</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H22">
         <v>55.86</v>
       </c>
       <c r="I22">
         <v>546</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>239</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H23">
         <v>55.87</v>
       </c>
       <c r="I23">
         <v>546</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>422</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>56.21</v>
       </c>
       <c r="I24">
         <v>530</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>357</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D25">
         <v>2002</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H25">
         <v>56.29</v>
       </c>
       <c r="I25">
         <v>526</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
@@ -42840,80 +42816,80 @@
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H26">
         <v>56.5</v>
       </c>
       <c r="I26">
         <v>516</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>374</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D27">
         <v>2002</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H27">
         <v>56.69</v>
       </c>
       <c r="I27">
         <v>508</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>121</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D28">
         <v>2001</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>210</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>211</v>
       </c>
       <c r="H28">
         <v>57.049999999999997</v>
       </c>
       <c r="I28">
         <v>491</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
@@ -42956,184 +42932,184 @@
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H30">
         <v>57.76</v>
       </c>
       <c r="I30">
         <v>460</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>467</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D31">
         <v>2002</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="G31" s="3" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="H31">
         <v>58.6</v>
       </c>
       <c r="I31">
         <v>424</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>232</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D32">
         <v>2002</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H32">
         <v>58.73</v>
       </c>
       <c r="I32">
         <v>419</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>498</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D33">
         <v>2001</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H33">
         <v>59.36</v>
       </c>
       <c r="I33">
         <v>393</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34">
         <v>318</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D34">
         <v>2001</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H34">
         <v>59.63</v>
       </c>
       <c r="I34">
         <v>383</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="B35">
         <v>302</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D35">
         <v>2001</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H35" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="B36">
         <v>150</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D36">
         <v>2002</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>247</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>248</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>