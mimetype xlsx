--- v0 (2026-07-23)
+++ v1 (2026-08-08)
@@ -78,51 +78,51 @@
   <Override PartName="/xl/worksheets/sheet67.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet68.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet69.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet70.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet71.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet72.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet73.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet74.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet75.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet76.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet77.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet78.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet79.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet80.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet81.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet82.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="100m(V,U18)" sheetId="1" r:id="rId4"/>
     <sheet name="100m(V,U20)" sheetId="2" r:id="rId5"/>
     <sheet name="100m(S,U18)" sheetId="3" r:id="rId6"/>
     <sheet name="100m(S,U20)" sheetId="4" r:id="rId7"/>
     <sheet name="200m(V,U18)" sheetId="5" r:id="rId8"/>
     <sheet name="200m(V,U20)" sheetId="6" r:id="rId9"/>
     <sheet name="200m(S,U18)" sheetId="7" r:id="rId10"/>
     <sheet name="200m(S,U20)" sheetId="8" r:id="rId11"/>
     <sheet name="400m(V,U18)" sheetId="9" r:id="rId12"/>
     <sheet name="400m(V,U20)" sheetId="10" r:id="rId13"/>
     <sheet name="400m(S,U18)" sheetId="11" r:id="rId14"/>
     <sheet name="400m(S,U20)" sheetId="12" r:id="rId15"/>
     <sheet name="800m(V,U18)" sheetId="13" r:id="rId16"/>
     <sheet name="800m(V,U20)" sheetId="14" r:id="rId17"/>
     <sheet name="800m(S,U18)" sheetId="15" r:id="rId18"/>
     <sheet name="800m(S,U20)" sheetId="16" r:id="rId19"/>
     <sheet name="1500m(V,U18)" sheetId="17" r:id="rId20"/>
     <sheet name="1500m(V,U20)" sheetId="18" r:id="rId21"/>
     <sheet name="1500m(S,U18)" sheetId="19" r:id="rId22"/>
@@ -169,56 +169,56 @@
     <sheet name="kartsleksana(V,U20)" sheetId="60" r:id="rId63"/>
     <sheet name="kartsleksana(S,U18)" sheetId="61" r:id="rId64"/>
     <sheet name="kartsleksana(S,U20)" sheetId="62" r:id="rId65"/>
     <sheet name="diska-mesana(V,U18)" sheetId="63" r:id="rId66"/>
     <sheet name="diska-mesana(S,U20)" sheetId="64" r:id="rId67"/>
     <sheet name="diska-mesana(V,U20)" sheetId="65" r:id="rId68"/>
     <sheet name="diska-mesana(S,U18)" sheetId="66" r:id="rId69"/>
     <sheet name="skepa-mesana(V,U18)" sheetId="67" r:id="rId70"/>
     <sheet name="skepa-mesana(V,U20)" sheetId="68" r:id="rId71"/>
     <sheet name="skepa-mesana(S,U18)" sheetId="69" r:id="rId72"/>
     <sheet name="skepa-mesana(S,U20)" sheetId="70" r:id="rId73"/>
     <sheet name="vesera-mesana(V,U18)" sheetId="71" r:id="rId74"/>
     <sheet name="vesera-mesana(V,U20)" sheetId="72" r:id="rId75"/>
     <sheet name="vesera-mesana(S,U18)" sheetId="73" r:id="rId76"/>
     <sheet name="vesera-mesana(S,U20)" sheetId="74" r:id="rId77"/>
     <sheet name="4x100m(S,U18)" sheetId="75" r:id="rId78"/>
     <sheet name="4x100m(S,U20)" sheetId="76" r:id="rId79"/>
     <sheet name="4x100m(V,U18)" sheetId="77" r:id="rId80"/>
     <sheet name="4x100m(V,U20)" sheetId="78" r:id="rId81"/>
     <sheet name="400300200100m(S,U18)" sheetId="79" r:id="rId82"/>
     <sheet name="400300200100m(S,U20)" sheetId="80" r:id="rId83"/>
     <sheet name="400300200100m(V,U18)" sheetId="81" r:id="rId84"/>
     <sheet name="400300200100m(V,U20)" sheetId="82" r:id="rId85"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1147">
   <si>
     <t>Latvijas U18 un U20 čempionāts</t>
   </si>
   <si>
     <t>100m (V, U18)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>21.06.2018.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Saldus</t>
   </si>
   <si>
     <t>Vieta</t>
   </si>
   <si>
@@ -495,53 +495,50 @@
     <t>Daugavpils NSS</t>
   </si>
   <si>
     <t>Valdis Mihailovs</t>
   </si>
   <si>
     <t>Lauris Keišs</t>
   </si>
   <si>
     <t>I. Cipruss</t>
   </si>
   <si>
     <t>Rēzeknes BJSS</t>
   </si>
   <si>
     <t>Krišs Ričards Briedis</t>
   </si>
   <si>
     <t>R. Ravinskis</t>
   </si>
   <si>
     <t>Valmieras SS</t>
   </si>
   <si>
     <t>Rainers Strads</t>
-  </si>
-[...1 lines deleted...]
-    <t>B. Kaufmane</t>
   </si>
   <si>
     <t>Emīls Zeltiņš</t>
   </si>
   <si>
     <t>A. Rolmanis</t>
   </si>
   <si>
     <t>Romāns Hairuļins</t>
   </si>
   <si>
     <t>Maksims Pjazings</t>
   </si>
   <si>
     <t>DSQ</t>
   </si>
   <si>
     <t>100m (V, U20)</t>
   </si>
   <si>
     <t>Finālskrējiens</t>
   </si>
   <si>
     <t>Roberts Jānis Zālītis</t>
   </si>
@@ -3623,51 +3620,51 @@
   <si>
     <t>Bauskas BJSS (Roberts Gļauda, Haralds Ladusāns, Dāvids Kutra, Emīls Rūgums)</t>
   </si>
   <si>
     <t>2:02.87</t>
   </si>
   <si>
     <t>Daugavpils BJSS (Adrians Libiņš, Aleksandrs Visockis, Jurijs Kravčonoks, Artjoms Gorjačko)</t>
   </si>
   <si>
     <t>2:03.15</t>
   </si>
   <si>
     <t>Salaspils SS (Rinalds Valts Zariņš, Ēriks Puzankovs, Andrejs Bānis, Ēriks Solovjovs)</t>
   </si>
   <si>
     <t>2:11.66</t>
   </si>
   <si>
     <t>Aizkraukles nov. SS (Armands Aivis Gorbačovs, Lauris Zaikevičs, Emīls Liedskalniņš, Ingars Kļaviņš)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -3980,63 +3977,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20825" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28673" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22077" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20777" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25459" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18414" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23511" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25591" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21949" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25858" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22325" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25663" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20811" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26295" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20819" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20784" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20932" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20915" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27805" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3992" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23390" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20829" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23539" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23153" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27828" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27354" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23328" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28821" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/291" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16707" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32491" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27952" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23393" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28573" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26791" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28571" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23484" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27750" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27852" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23195" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32495" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32492" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25856" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20825" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28673" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22077" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20777" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25459" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18414" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23511" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25591" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21949" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25858" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22325" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25663" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20811" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26295" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20819" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20784" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20932" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20915" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27805" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3992" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23390" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20829" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23539" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23153" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27828" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27354" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23328" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28821" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/291" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16707" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32491" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27952" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23393" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28573" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26791" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28571" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23484" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27750" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27852" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23195" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32495" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32492" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25856" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14402" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20041" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19934" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18741" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15865" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15458" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16321" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15429" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18429" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15902" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19473" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19796" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20056" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21145" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19924" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18408" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22497" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21308" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28081" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20115" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22385" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27735" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19680" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28732" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24605" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28069" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23099" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15426" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21455" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15642" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26385" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23640" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24586" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27933" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24460" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22236" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16992" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23094" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29492" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27944" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26871" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25567" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26050" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24404" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22709" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21482" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26038" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19965" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/159" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18996" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27936" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26652" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17556" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25820" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20100" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19988" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19962" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/37" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28581" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17562" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21182" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25893" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22357" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10012" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21195" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19983" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19965" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/159" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18996" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27936" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26652" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17556" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25820" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20100" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19988" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19962" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/37" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28581" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17562" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21182" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25893" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22357" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10012" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21195" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19983" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20881" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15429" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24304" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24448" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20851" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23541" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23149" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20390" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23542" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20858" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26028" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23387" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27736" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15450" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30780" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26027" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23522" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23193" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29141" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20886" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27641" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26993" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29185" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20436" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28101" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21036" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20437" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/43" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27078" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24235" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29269" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26694" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15371" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18429" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15902" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15865" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15458" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18427" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19924" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11119" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15450" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19732" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19855" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22025" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21145" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24804" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19910" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19680" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22696" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24584" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26385" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24586" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15642" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16992" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29492" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27595" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22727" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15556" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26030" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15522" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/97" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23607" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20791" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21933" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26038" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28069" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17556" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27936" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19962" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/37" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26652" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21192" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15440" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23461" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18776" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15458" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19981" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16364" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10012" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21195" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20881" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15429" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24304" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22387" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15599" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20390" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23149" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18289" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15347" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26457" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23387" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23541" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30780" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23522" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20437" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/43" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29141" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20886" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20436" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27864" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24235" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24679" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21149" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15426" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29269" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18427" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19778" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27367" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10151" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11119" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15450" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22025" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19855" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17352" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25448" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19910" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
@@ -4068,71 +4065,71 @@
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17368" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2488" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/39" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24260" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25848" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23220" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15523" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25890" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10789" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14318" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24801" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19821" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20889" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27391" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29052" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23193" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20907" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32462" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28226" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21115" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20834" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17522" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20026" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/291" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15879" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15458" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18795" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15371" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17353" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21288" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30636" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29096" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20940" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21414" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20822" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20880" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20854" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20804" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23498" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20745" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25869" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20856" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2193" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16314" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19327" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/141" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19752" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20745" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18409" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16009" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21137" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19877" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21549" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21450" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21436" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21449" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18450" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21434" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21439" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27794" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28061" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21529" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21458" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22763" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25878" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22103" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21447" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21519" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21488" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22107" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21474" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21461" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26033" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3735" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/84" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23604" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21476" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21475" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21188" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21483" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21563" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25567" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30871" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21881" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21473" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21482" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25878" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22103" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21447" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21519" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21488" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22107" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21474" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21461" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26033" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3735" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/84" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23604" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21476" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21475" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21188" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21483" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21563" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25567" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30871" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21881" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21473" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21482" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18989" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23089" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23138" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10011" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21609" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15351" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18466" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22649" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20836" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20777" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20822" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21428" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20809" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/4112" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29727" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25013" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11216" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/39" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18428" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16321" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15429" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18408" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20056" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19765" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21431" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15620" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23547" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25884" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27933" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23274" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23269" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23640" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18450" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21544" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21529" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21431" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15620" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23547" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25884" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27933" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23274" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23269" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23640" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18450" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21544" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21529" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18996" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20100" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18464" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23138" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25893" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27840" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18466" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18996" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20100" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18464" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23138" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25893" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27840" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18466" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24801" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27849" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18423" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26457" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20889" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20882" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32462" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27864" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20909" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24679" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20227" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23124" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21533" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21540" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29520" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22201" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23412" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15607" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19660" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20791" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15879" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15458" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17522" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17352" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23482" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20026" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/291" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24260" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14318" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22032" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20894" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21115" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27391" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21872" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15523" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18989" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21238" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15473" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11758" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27725" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19835" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23606" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21915" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21250" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7814" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21182" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24308" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10760" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19463" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21609" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15351" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22594" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/802" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23076" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28091" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21838" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24475" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22357" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20192" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24021" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/></Relationships>
 </file>
@@ -4156,51 +4153,51 @@
 <file path=xl/worksheets/_rels/sheet44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19723" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20059" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16003" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24291" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15350" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16009" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15783" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21155" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24755" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15350" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19327" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/141" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23565" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19752" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20745" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21336" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19939" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21453" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21450" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21313" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21580" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24797" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21463" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21458" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21531" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22241" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27794" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23094" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21565" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22614" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25564" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21188" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23555" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21234" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15472" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21441" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28061" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19888" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15473" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17531" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20814" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21067" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15261" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21191" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/82" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17561" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21609" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15351" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24299" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21921" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22594" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/802" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/23" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21295" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18867" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15462" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20192" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19863" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21088" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23478" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17380" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19033" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20936" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28573" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21821" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15511" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20923" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20798" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20862" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20819" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16314" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22743" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20920" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18428" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20916" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24755" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15350" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20059" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17498" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10913" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23565" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19743" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21313" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24797" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21463" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21580" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21464" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22241" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22643" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21559" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26043" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28061" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22260" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15558" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21441" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19742" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20825" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18414" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20784" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25459" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21949" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27726" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22077" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25591" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26522" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20811" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22325" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27848" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25856" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23390" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23153" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27805" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3992" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27727" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23328" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20927" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15558" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28571" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27062" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16707" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20829" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23484" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22662" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23393" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27952" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28780" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27852" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26916" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28279" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23195" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25663" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23539" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23511" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28673" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19742" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20825" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18414" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20784" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25459" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21949" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27726" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22077" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25591" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26522" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20811" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22325" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27848" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25856" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23390" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23153" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27805" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3992" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27727" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23328" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20927" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15558" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28571" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27062" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16707" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20829" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23484" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22662" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23393" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27952" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28780" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27852" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26916" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28279" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23195" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25663" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23539" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23511" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28673" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19888" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15473" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17561" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19267" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25515" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24299" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15261" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21191" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/82" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23478" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21401" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25907" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20914" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15584" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20956" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20952" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15502" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22092" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27960" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21820" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15620" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29775" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15368" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21405" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15569" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26666" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22093" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22264" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28294" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21159" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19819" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10940" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19625" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24457" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25912" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16263" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15473" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21246" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21313" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22616" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/98" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21579" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15469" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23448" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27803" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21458" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26033" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3735" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/84" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21432" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21251" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29781" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3992" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21569" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23272" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15364" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22512" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15398" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21585" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21587" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15477" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21513" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31485" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18671" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21206" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27938" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10609" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21204" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15400" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15914" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15398" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26292" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15490" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21295" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27834" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20918" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19861" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25869" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19628" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23498" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20745" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27828" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20937" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15476" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20942" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20880" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34613" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15397" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/10" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26295" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38167" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15463" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20943" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20856" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2193" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28096" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15555" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/84" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20916" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
@@ -4244,51 +4241,51 @@
 <file path=xl/worksheets/_rels/sheet64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18671" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14181" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20763" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10609" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18945" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20763" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27938" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21204" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15400" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26292" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15490" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21205" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20181" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20136" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21206" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19459" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20763" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19819" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21177" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15372" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21159" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19625" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23568" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21169" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19626" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20745" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25912" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24457" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21246" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22616" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/98" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21585" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23978" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20763" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21599" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21586" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15469" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21251" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23272" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15364" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24729" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15395" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25889" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15364" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21587" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15477" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22123" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15558" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21583" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25905" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21402" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24579" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19628" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20862" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19372" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21414" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20952" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15502" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20918" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15349" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21421" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21922" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24045" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19388" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24601" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21413" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21419" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21171" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21088" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19256" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28847" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/9881" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20038" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15422" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24000" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24457" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15541" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15783" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21784" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21312" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1450" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21569" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24797" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23448" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27803" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21588" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15469" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21461" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21251" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21565" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15559" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21603" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21413" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25498" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22265" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21103" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18462" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21856" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21103" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22763" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25878" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21436" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22103" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24605" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21488" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21519" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21455" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23274" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23269" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23099" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15426" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28732" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31212" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15522" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/97" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27794" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22236" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22107" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24460" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26919" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21476" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27005" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29773" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21483" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25498" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20379" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30871" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25567" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23604" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21474" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25878" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21436" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15611" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22103" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24605" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21488" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21519" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21455" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23274" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23269" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23099" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15426" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28732" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31212" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15522" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/97" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27794" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22236" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15378" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22107" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24460" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26919" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21476" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27005" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29773" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21483" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25498" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20379" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30871" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25567" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15478" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23604" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21474" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20136" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19267" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15563" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10760" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20759" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15914" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15398" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/25" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25816" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1449" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26292" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15490" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20181" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21295" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15425" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21830" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18668" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21832" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29577" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15584" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19248" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15350" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23568" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15554" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21854" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24315" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20762" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21602" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24729" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15395" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21861" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18974" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15395" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24471" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15520" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -4308,73 +4305,73 @@
 <file path=xl/worksheets/_rels/sheet79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15843" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15519" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18989" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15455" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19965" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/159" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25820" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/160" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19988" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27725" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21238" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15473" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11758" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23606" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21915" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19835" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28581" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17561" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17562" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15352" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21182" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21250" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7814" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23875" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19463" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19967" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15348" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20121" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24308" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23076" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15447" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28091" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20120" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15400" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21921" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21838" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20192" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23478" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24475" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22357" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19983" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27840" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20836" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25013" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11216" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/39" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24448" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15394" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27848" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26522" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15544" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20851" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/4" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23542" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27727" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20781" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26028" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18679" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26027" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15416" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20809" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/4112" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21428" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20896" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23393" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7303" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/41" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28277" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27736" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15450" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27641" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23484" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/12" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20858" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29727" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/17" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22662" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26916" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28101" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21036" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28780" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20909" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27078" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15510" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20878" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20822" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G50" sqref="G50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
@@ -4498,51 +4495,51 @@
       <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>10.87</v>
       </c>
       <c r="I10">
         <v>3.8</v>
       </c>
       <c r="J10">
         <v>925</v>
       </c>
       <c r="K10">
-        <v>11.03</v>
+        <v>11.029999999999999</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>877</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>184</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="3" t="s">
@@ -4984,51 +4981,51 @@
       <c r="C22" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D22">
         <v>2001</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H22">
         <v>11.78</v>
       </c>
       <c r="I22">
         <v>3.8</v>
       </c>
       <c r="J22">
         <v>671</v>
       </c>
       <c r="K22">
-        <v>12.04</v>
+        <v>12.039999999999999</v>
       </c>
       <c r="L22">
         <v>0.6</v>
       </c>
       <c r="M22">
         <v>605</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>320</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
@@ -5185,83 +5182,83 @@
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>317</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D28">
         <v>2002</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H28">
-        <v>12.03</v>
+        <v>12.029999999999999</v>
       </c>
       <c r="I28">
         <v>2.5</v>
       </c>
       <c r="J28">
         <v>608</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>497</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D29">
         <v>2002</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H29">
-        <v>12.04</v>
+        <v>12.039999999999999</v>
       </c>
       <c r="I29">
         <v>1.1</v>
       </c>
       <c r="J29">
         <v>605</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>353</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
@@ -5786,151 +5783,148 @@
         <v>12.59</v>
       </c>
       <c r="I46">
         <v>1.1</v>
       </c>
       <c r="J46">
         <v>479</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>478</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D47">
         <v>2002</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
-      <c r="F47" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H47">
         <v>12.65</v>
       </c>
       <c r="I47">
         <v>3.2</v>
       </c>
       <c r="J47">
         <v>466</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>262</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D48">
         <v>2002</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H48">
         <v>12.85</v>
       </c>
       <c r="I48">
         <v>1.1</v>
       </c>
       <c r="J48">
         <v>424</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>401</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D49">
         <v>2001</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>13.23</v>
       </c>
       <c r="I49">
         <v>2.8</v>
       </c>
       <c r="J49">
         <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="B50">
         <v>428</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D50">
         <v>2002</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H50" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="I50">
         <v>2.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
@@ -6019,109 +6013,99 @@
     <hyperlink ref="C39" r:id="rId_hyperlink_89"/>
     <hyperlink ref="F39" r:id="rId_hyperlink_90"/>
     <hyperlink ref="G39" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_92"/>
     <hyperlink ref="F40" r:id="rId_hyperlink_93"/>
     <hyperlink ref="G40" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_95"/>
     <hyperlink ref="F41" r:id="rId_hyperlink_96"/>
     <hyperlink ref="G41" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_98"/>
     <hyperlink ref="F42" r:id="rId_hyperlink_99"/>
     <hyperlink ref="G42" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_101"/>
     <hyperlink ref="F43" r:id="rId_hyperlink_102"/>
     <hyperlink ref="G43" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_104"/>
     <hyperlink ref="F44" r:id="rId_hyperlink_105"/>
     <hyperlink ref="G44" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_107"/>
     <hyperlink ref="F45" r:id="rId_hyperlink_108"/>
     <hyperlink ref="G45" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_110"/>
     <hyperlink ref="F46" r:id="rId_hyperlink_111"/>
     <hyperlink ref="G46" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_113"/>
-    <hyperlink ref="F47" r:id="rId_hyperlink_114"/>
-[...9 lines deleted...]
-    <hyperlink ref="G50" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="G47" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="F48" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="G48" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="F49" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="G49" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="F50" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="G50" r:id="rId_hyperlink_123"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -6141,590 +6125,590 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>226</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H8">
-        <v>48.09</v>
+        <v>48.090000000000003</v>
       </c>
       <c r="I8">
         <v>975</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>149</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="H9">
         <v>48.53</v>
       </c>
       <c r="I9">
         <v>947</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>475</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H10">
         <v>49.67</v>
       </c>
       <c r="I10">
         <v>878</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>105</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H11">
         <v>50.5</v>
       </c>
       <c r="I11">
         <v>829</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>368</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H12">
-        <v>51.05</v>
+        <v>51.049999999999997</v>
       </c>
       <c r="I12">
         <v>797</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>289</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>352</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13">
-        <v>51.06</v>
+        <v>51.060000000000002</v>
       </c>
       <c r="I13">
         <v>797</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>227</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H14">
         <v>51.76</v>
       </c>
       <c r="I14">
         <v>757</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>189</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D15">
         <v>1999</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15">
-        <v>52.08</v>
+        <v>52.079999999999998</v>
       </c>
       <c r="I15">
         <v>739</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>93</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H16">
         <v>52.25</v>
       </c>
       <c r="I16">
         <v>730</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>258</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H17">
         <v>53.16</v>
       </c>
       <c r="I17">
         <v>681</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>138</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H18">
         <v>53.37</v>
       </c>
       <c r="I18">
         <v>670</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>131</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D19">
         <v>2000</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H19">
         <v>53.6</v>
       </c>
       <c r="I19">
         <v>658</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>348</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D20">
         <v>1999</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H20">
         <v>53.73</v>
       </c>
       <c r="I20">
         <v>651</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>217</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H21">
         <v>53.74</v>
       </c>
       <c r="I21">
         <v>651</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>82</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D22">
         <v>1999</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H22">
         <v>53.89</v>
       </c>
       <c r="I22">
         <v>643</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>193</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D23">
         <v>2000</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H23">
         <v>54.59</v>
       </c>
       <c r="I23">
         <v>608</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>139</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D24">
         <v>2000</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G24" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H24">
         <v>55.42</v>
       </c>
       <c r="I24">
         <v>567</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>427</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D25">
         <v>1999</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>55.79</v>
       </c>
       <c r="I25">
         <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="B26">
         <v>99</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D26">
         <v>2000</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="B27">
         <v>405</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D27">
         <v>1999</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -6763,94 +6747,85 @@
     <hyperlink ref="C21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_42"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_45"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_48"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_51"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_54"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_55"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_57"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_58"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_59"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -6870,715 +6845,715 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>393</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>57.25</v>
       </c>
       <c r="I8">
         <v>932</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>112</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H9">
         <v>59.07</v>
       </c>
       <c r="I9">
         <v>868</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>115</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H10">
         <v>59.72</v>
       </c>
       <c r="I10">
         <v>846</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>37</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H11" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="I11">
         <v>824</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>285</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="I12">
         <v>821</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>201</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="I13">
         <v>790</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>120</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H14" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="I14">
         <v>771</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>330</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H15" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I15">
         <v>748</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>319</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="I16">
         <v>745</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>195</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="I17">
         <v>732</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>141</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="G18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="I18">
         <v>725</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>398</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H19" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="I19">
         <v>724</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>94</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H20" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="I20">
         <v>715</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>438</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H21" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I21">
         <v>700</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>373</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H22" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="I22">
         <v>696</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>359</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D23">
         <v>2001</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H23" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="I23">
         <v>672</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>68</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G24" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="G24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="I24">
         <v>632</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>75</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="D25">
         <v>2002</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H25" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="I25">
         <v>623</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>490</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D26">
         <v>2002</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H26" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="I26">
         <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>88</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D27">
         <v>2002</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H27" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="I27">
         <v>596</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>252</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D28">
         <v>2002</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H28" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="I28">
         <v>581</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>175</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D29">
         <v>2002</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H29" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="I29">
         <v>478</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="B30">
         <v>134</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="B31">
         <v>199</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D31">
         <v>2002</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G31" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H31" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
@@ -7619,94 +7594,85 @@
     <hyperlink ref="G24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_51"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_53"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_54"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_56"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_57"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_59"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_60"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_62"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_63"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_65"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_66"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_68"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_69"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_70"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -7726,491 +7692,488 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>38</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="H8">
         <v>56.68</v>
       </c>
       <c r="I8">
         <v>952</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>132</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="H9">
         <v>56.78</v>
       </c>
       <c r="I9">
         <v>948</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>200</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H10">
         <v>58.56</v>
       </c>
       <c r="I10">
         <v>886</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>223</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>58.63</v>
       </c>
       <c r="I11">
         <v>884</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>192</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H12">
         <v>58.63</v>
       </c>
       <c r="I12">
         <v>884</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>35</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="I13">
         <v>831</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>296</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="G14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="I14">
         <v>823</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>36</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H15" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="I15">
         <v>806</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>194</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D16">
         <v>2000</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G16" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="H16" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="I16">
         <v>801</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>113</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H17" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="I17">
         <v>755</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>356</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H18" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="I18">
         <v>699</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>126</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D19">
         <v>1999</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="G19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="I19">
         <v>674</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>469</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D20">
         <v>1999</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
-      <c r="F20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H20" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="I20">
         <v>665</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="B21">
         <v>97</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>5</v>
       </c>
       <c r="B22">
         <v>240</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D22">
         <v>2000</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H22" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="B23">
         <v>10</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D23">
         <v>2000</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24">
         <v>439</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D24">
         <v>2000</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -8222,112 +8185,102 @@
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="F20" r:id="rId_hyperlink_37"/>
-[...12 lines deleted...]
-    <hyperlink ref="G24" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_49"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -8347,788 +8300,788 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>338</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="G8" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="H8" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="I8">
         <v>775</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>332</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H9" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="I9">
         <v>754</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>144</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="G10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="I10">
         <v>681</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>41</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H11" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I11">
         <v>669</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>248</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H12" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="I12">
         <v>669</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>369</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="I13">
         <v>608</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>404</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="I14">
         <v>596</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>515</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H15" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="I15">
         <v>579</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>374</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="I16">
         <v>569</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>66</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="G17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="I17">
         <v>524</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>327</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H18" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="I18">
         <v>522</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>422</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H19" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="I19">
         <v>482</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>89</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H20" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="I20">
         <v>468</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>237</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D21">
         <v>2002</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H21" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="I21">
         <v>445</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>409</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H22" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="I22">
         <v>437</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>367</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H23" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="I23">
         <v>430</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>325</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H24" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="I24">
         <v>411</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>465</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D25">
         <v>2001</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="H25" t="s">
         <v>450</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
       <c r="I25">
         <v>390</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>357</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D26">
         <v>2002</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H26" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="I26">
         <v>361</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>517</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D27">
         <v>2002</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H27" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="I27">
         <v>355</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>494</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D28">
         <v>2002</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="I28">
         <v>346</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>287</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D29">
         <v>2002</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="G29" s="3" t="s">
+      <c r="H29" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="I29">
         <v>344</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>467</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="G30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="I30">
         <v>338</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>416</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D31">
         <v>2002</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="G31" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="H31" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="I31">
         <v>329</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>318</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D32">
         <v>2001</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H32" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="I32">
         <v>324</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>76</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D33">
         <v>2002</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H33" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="I33">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -9176,94 +9129,85 @@
     <hyperlink ref="G26" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_59"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_61"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_62"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_65"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_67"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_68"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_71"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_73"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_76"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_77"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -9283,422 +9227,422 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>78</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I8">
         <v>834</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>384</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="H9" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="I9">
         <v>827</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>227</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="I10">
         <v>827</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>189</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="I11">
         <v>762</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>368</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="I12">
         <v>734</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>242</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="I13">
         <v>705</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>348</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H14" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="I14">
         <v>694</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>430</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H15" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I15">
         <v>669</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>437</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D16">
         <v>2000</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H16" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="I16">
         <v>650</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>81</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="I17">
         <v>616</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>286</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="G18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="I18">
         <v>568</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>131</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D19">
         <v>2000</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="I19">
         <v>516</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="B20">
         <v>23</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D20">
         <v>2000</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="B21">
         <v>488</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
@@ -9710,94 +9654,85 @@
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_41"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -9817,515 +9752,515 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>393</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="I8">
         <v>919</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>387</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="I9">
         <v>829</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>431</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="I10">
         <v>815</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>330</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H11" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="I11">
         <v>810</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>195</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="I12">
         <v>700</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>120</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H13" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="I13">
         <v>694</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>116</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H14" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I14">
         <v>674</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>438</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H15" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="I15">
         <v>669</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>359</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="I16">
         <v>613</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>86</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="I17">
         <v>575</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>458</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H18" t="s">
         <v>507</v>
-      </c>
-[...4 lines deleted...]
-        <v>508</v>
       </c>
       <c r="I18">
         <v>552</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>72</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H19" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="I19">
         <v>513</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>203</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="G20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="I20">
         <v>478</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>206</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="G21" s="3" t="s">
+      <c r="H21" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="I21">
         <v>473</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>499</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H22" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="I22">
         <v>449</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="B23">
         <v>199</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24">
         <v>37</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D24">
         <v>2002</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
@@ -10343,94 +10278,85 @@
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_42"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_45"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_48"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_50"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -10450,426 +10376,417 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>192</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="I8">
         <v>894</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>200</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="I9">
         <v>868</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>194</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="H10" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="I10">
         <v>856</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>223</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="I11">
         <v>820</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>331</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H12" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="I12">
         <v>695</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>295</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="I13">
         <v>596</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>372</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H14" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="I14">
         <v>585</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>344</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H15" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="I15">
         <v>472</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="B16">
         <v>196</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="B17">
         <v>240</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="B18">
         <v>10</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -10889,538 +10806,538 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>338</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="H8" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="I8">
         <v>704</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>332</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H9" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="I9">
         <v>688</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>98</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H10" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="I10">
         <v>652</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>403</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H11" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="I11">
         <v>623</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>369</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="I12">
         <v>575</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>407</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H13" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="I13">
         <v>540</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>316</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="I14">
         <v>520</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>327</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H15" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="I15">
         <v>499</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>248</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="I16">
         <v>461</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>89</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="I17">
         <v>443</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>409</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H18" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="I18">
         <v>413</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>416</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="H19" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="I19">
         <v>383</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>325</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H20" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="I20">
         <v>370</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>465</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="H21" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="I21">
         <v>356</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>287</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="G22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="I22">
         <v>322</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>328</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D23">
         <v>2001</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="I23">
         <v>288</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>76</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="D24">
         <v>2002</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H24" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="I24">
         <v>249</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="B25">
         <v>118</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="D25">
         <v>2002</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -11453,94 +11370,85 @@
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_51"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -11560,434 +11468,425 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>283</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="I8">
         <v>783</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="I9">
         <v>780</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>242</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="I10">
         <v>743</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>83</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="I11">
         <v>701</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>337</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="H12" t="s">
         <v>567</v>
-      </c>
-[...4 lines deleted...]
-        <v>568</v>
       </c>
       <c r="I12">
         <v>690</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>430</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H13" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="I13">
         <v>653</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>286</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="G14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="I14">
         <v>631</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>81</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H15" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="I15">
         <v>596</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>310</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D16">
         <v>2000</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="I16">
         <v>531</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>468</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="H17" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="I17">
         <v>435</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="B18">
         <v>488</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -12007,422 +11906,413 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>387</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="I8">
         <v>785</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>376</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="I9">
         <v>692</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>61</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="G10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="I10">
         <v>647</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>87</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="I11">
         <v>632</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>458</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="H12" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="I12">
         <v>628</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>100</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H13" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="I13">
         <v>593</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>86</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="I14">
         <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>279</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="G15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="I15">
         <v>529</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>72</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H16" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="I16">
         <v>462</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>499</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H17" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="I17">
         <v>459</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -12431,825 +12321,825 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>442</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>11.08</v>
       </c>
       <c r="I9">
         <v>1.6</v>
       </c>
       <c r="J9">
         <v>863</v>
       </c>
       <c r="K9">
-        <v>11.03</v>
+        <v>11.029999999999999</v>
       </c>
       <c r="L9">
         <v>2.5</v>
       </c>
       <c r="M9">
         <v>877</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>137</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H10">
         <v>11.17</v>
       </c>
       <c r="I10">
         <v>1.7</v>
       </c>
       <c r="J10">
         <v>837</v>
       </c>
       <c r="K10">
-        <v>11.04</v>
+        <v>11.039999999999999</v>
       </c>
       <c r="L10">
         <v>2.5</v>
       </c>
       <c r="M10">
         <v>874</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>397</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>11.54</v>
       </c>
       <c r="I11">
         <v>0.7</v>
       </c>
       <c r="J11">
         <v>734</v>
       </c>
       <c r="K11">
         <v>11.45</v>
       </c>
       <c r="L11">
         <v>2.5</v>
       </c>
       <c r="M11">
         <v>758</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>23</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H12">
         <v>11.59</v>
       </c>
       <c r="I12">
         <v>0.7</v>
       </c>
       <c r="J12">
         <v>720</v>
       </c>
       <c r="K12">
         <v>11.48</v>
       </c>
       <c r="L12">
         <v>2.5</v>
       </c>
       <c r="M12">
         <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>304</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H13">
         <v>11.77</v>
       </c>
       <c r="I13">
         <v>1.6</v>
       </c>
       <c r="J13">
         <v>673</v>
       </c>
       <c r="K13">
         <v>11.62</v>
       </c>
       <c r="L13">
         <v>2.5</v>
       </c>
       <c r="M13">
         <v>712</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>349</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="H14">
         <v>11.88</v>
       </c>
       <c r="I14">
         <v>0.7</v>
       </c>
       <c r="J14">
         <v>645</v>
       </c>
       <c r="K14">
         <v>11.63</v>
       </c>
       <c r="L14">
         <v>2.5</v>
       </c>
       <c r="M14">
         <v>710</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>139</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H15">
         <v>11.9</v>
       </c>
       <c r="I15">
         <v>0.7</v>
       </c>
       <c r="J15">
         <v>640</v>
       </c>
       <c r="K15">
         <v>11.81</v>
       </c>
       <c r="L15">
         <v>2.5</v>
       </c>
       <c r="M15">
         <v>663</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>34</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H16">
         <v>11.82</v>
       </c>
       <c r="I16">
         <v>0.7</v>
       </c>
       <c r="J16">
         <v>660</v>
       </c>
       <c r="K16">
         <v>11.94</v>
       </c>
       <c r="L16">
         <v>2.5</v>
       </c>
       <c r="M16">
         <v>630</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>28</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H17">
         <v>12.02</v>
       </c>
       <c r="I17">
         <v>1.7</v>
       </c>
       <c r="J17">
         <v>610</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>163</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="G18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
-        <v>12.03</v>
+        <v>12.029999999999999</v>
       </c>
       <c r="I18">
         <v>1.6</v>
       </c>
       <c r="J18">
         <v>608</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>277</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D19">
         <v>1999</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H19">
-        <v>12.05</v>
+        <v>12.050000000000001</v>
       </c>
       <c r="I19">
         <v>1.6</v>
       </c>
       <c r="J19">
         <v>603</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>85</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D20">
         <v>1999</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H20">
         <v>12.12</v>
       </c>
       <c r="I20">
         <v>1.6</v>
       </c>
       <c r="J20">
         <v>586</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>507</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H21">
         <v>12.14</v>
       </c>
       <c r="I21">
         <v>1.7</v>
       </c>
       <c r="J21">
         <v>581</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>355</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D22">
         <v>2000</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H22">
         <v>12.16</v>
       </c>
       <c r="I22">
         <v>0.7</v>
       </c>
       <c r="J22">
         <v>576</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>346</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D23">
         <v>2000</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H23">
         <v>12.18</v>
       </c>
       <c r="I23">
         <v>1.6</v>
       </c>
       <c r="J23">
         <v>572</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>13</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D24">
         <v>1999</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H24">
         <v>12.2</v>
       </c>
       <c r="I24">
         <v>1.6</v>
       </c>
       <c r="J24">
         <v>567</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>460</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D25">
         <v>2000</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="H25">
         <v>12.37</v>
       </c>
       <c r="I25">
         <v>1.7</v>
       </c>
       <c r="J25">
         <v>527</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>433</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D26">
         <v>2000</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>12.4</v>
       </c>
       <c r="I26">
         <v>1.7</v>
       </c>
       <c r="J26">
         <v>521</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>311</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D27">
         <v>1999</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H27">
         <v>12.55</v>
       </c>
       <c r="I27">
         <v>1.7</v>
       </c>
       <c r="J27">
         <v>487</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="B28">
         <v>274</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D28">
         <v>1999</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H28" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="B29">
         <v>156</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D29">
         <v>2000</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="H29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="B30">
         <v>459</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D30">
         <v>2000</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="B31">
         <v>99</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D31">
         <v>2000</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
@@ -13307,94 +13197,85 @@
     <hyperlink ref="C25" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_55"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_56"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_59"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_61"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_62"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_65"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_67"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_68"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_69"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -13414,351 +13295,342 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>417</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="I8">
         <v>796</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>264</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="H9" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="I9">
         <v>781</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>124</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="G10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="I10">
         <v>768</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>331</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H11" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="I11">
         <v>747</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>271</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H12" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="I12">
         <v>664</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>372</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="I13">
         <v>657</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>365</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H14" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="I14">
         <v>566</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>295</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="G15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="I15">
         <v>516</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -13778,246 +13650,237 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>377</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="G8" s="3" t="s">
+      <c r="H8" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="I8">
         <v>622</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>98</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H9" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="I9">
         <v>546</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>407</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="I10">
         <v>510</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>261</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H11" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="I11">
         <v>419</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="B12">
         <v>118</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -14037,347 +13900,338 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>283</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="I8">
         <v>649</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>337</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H9" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="I9">
         <v>619</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>25</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H10" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="I10">
         <v>592</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>83</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="I11">
         <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>109</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H12" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="I12">
         <v>496</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>321</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H13" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="I13">
         <v>487</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>182</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H14" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="I14">
         <v>418</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>468</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="H15" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="I15">
         <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -14397,191 +14251,182 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>279</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="I8">
         <v>570</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>96</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H9" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="I9">
         <v>555</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>100</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H10" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="I10">
         <v>465</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -14601,301 +14446,292 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>264</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="H8" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="I8">
         <v>776</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>133</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="H9" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="I9">
         <v>754</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>417</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="I10">
         <v>731</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>271</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H11" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="I11">
         <v>656</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>473</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H12" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="I12">
         <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="B13">
         <v>207</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="B14">
         <v>124</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -14915,405 +14751,396 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>125</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="H8" t="s">
         <v>648</v>
-      </c>
-[...4 lines deleted...]
-        <v>649</v>
       </c>
       <c r="I8">
         <v>455</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>261</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H9" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="I9">
         <v>416</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>489</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H10" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="I10">
         <v>411</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>111</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H11" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="I11">
         <v>401</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>123</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="I12">
         <v>283</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>367</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="I13">
         <v>282</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>246</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H14" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="I14">
         <v>194</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>322</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H15" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="I15">
         <v>193</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>272</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H16" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="I16">
         <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="B17">
         <v>370</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H17" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -15333,328 +15160,319 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>16</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H8" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="I8">
         <v>563</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>25</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H9" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="I9">
         <v>561</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>364</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="I10">
         <v>532</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>385</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="G11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="I11">
         <v>514</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>321</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="I12">
         <v>435</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>109</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H13" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="I13">
         <v>389</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>446</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H14" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="I14">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="C2" s="1" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -15663,561 +15481,552 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="L7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="R8" t="s">
         <v>18</v>
       </c>
       <c r="S8" t="s">
         <v>16</v>
       </c>
       <c r="T8" t="s">
         <v>17</v>
       </c>
       <c r="U8" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="V8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:22">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>294</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H9">
         <v>14.95</v>
       </c>
       <c r="I9">
         <v>4.0</v>
       </c>
       <c r="J9">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="L9">
         <v>14.64</v>
       </c>
       <c r="M9">
         <v>3.3</v>
       </c>
       <c r="N9">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>186</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H10">
         <v>14.86</v>
       </c>
       <c r="I10">
         <v>0.6</v>
       </c>
       <c r="J10">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="L10">
         <v>14.83</v>
       </c>
       <c r="M10">
         <v>3.3</v>
       </c>
       <c r="N10">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>150</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="H11">
         <v>15.11</v>
       </c>
       <c r="I11">
         <v>4.0</v>
       </c>
       <c r="J11">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="L11">
         <v>15.02</v>
       </c>
       <c r="M11">
         <v>3.3</v>
       </c>
       <c r="N11">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>145</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="H12">
         <v>15.43</v>
       </c>
       <c r="I12">
         <v>0.6</v>
       </c>
       <c r="J12">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="L12">
         <v>15.06</v>
       </c>
       <c r="M12">
         <v>3.3</v>
       </c>
       <c r="N12">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>57</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H13">
         <v>15.5</v>
       </c>
       <c r="I13">
         <v>4.0</v>
       </c>
       <c r="J13">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="L13">
         <v>15.34</v>
       </c>
       <c r="M13">
         <v>3.3</v>
       </c>
       <c r="N13">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>382</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="H14">
         <v>15.94</v>
       </c>
       <c r="I14">
         <v>4.0</v>
       </c>
       <c r="J14">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="L14">
         <v>15.57</v>
       </c>
       <c r="M14">
         <v>3.3</v>
       </c>
       <c r="N14">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>293</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="H15">
         <v>15.58</v>
       </c>
       <c r="I15">
         <v>0.6</v>
       </c>
       <c r="J15">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="L15">
         <v>15.61</v>
       </c>
       <c r="M15">
         <v>3.3</v>
       </c>
       <c r="N15">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>140</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H16">
         <v>15.97</v>
       </c>
       <c r="I16">
         <v>0.6</v>
       </c>
       <c r="J16">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="L16">
         <v>15.78</v>
       </c>
       <c r="M16">
         <v>3.3</v>
       </c>
       <c r="N16">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>358</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="H17">
         <v>16.26</v>
       </c>
       <c r="I17">
         <v>4.0</v>
       </c>
       <c r="J17">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:22">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>284</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H18">
         <v>16.72</v>
       </c>
       <c r="I18">
         <v>0.6</v>
       </c>
       <c r="J18">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:K7"/>
     <mergeCell ref="L7:O7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="C2" s="1" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -16229,320 +16038,311 @@
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>53</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="H8">
         <v>14.33</v>
       </c>
       <c r="I8">
         <v>1.5</v>
       </c>
       <c r="J8">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>185</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="H9">
         <v>14.97</v>
       </c>
       <c r="I9">
         <v>1.5</v>
       </c>
       <c r="J9">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>218</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>15.21</v>
       </c>
       <c r="I10">
         <v>1.5</v>
       </c>
       <c r="J10">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>425</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>15.62</v>
       </c>
       <c r="I11">
         <v>1.5</v>
       </c>
       <c r="J11">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>449</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H12">
         <v>17.18</v>
       </c>
       <c r="I12">
         <v>1.5</v>
       </c>
       <c r="J12">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13">
         <v>290</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
-    <col min="12" max="12" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="C2" s="1" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -16551,503 +16351,503 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="L7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="R8" t="s">
         <v>18</v>
       </c>
       <c r="S8" t="s">
         <v>16</v>
       </c>
       <c r="T8" t="s">
         <v>17</v>
       </c>
       <c r="U8" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="V8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:22">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>155</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H9">
         <v>14.02</v>
       </c>
       <c r="I9">
         <v>2.6</v>
       </c>
       <c r="J9">
         <v>76.2</v>
       </c>
       <c r="L9">
         <v>14.02</v>
       </c>
       <c r="M9">
         <v>3.7</v>
       </c>
       <c r="N9">
         <v>76.2</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>152</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H10">
         <v>14.08</v>
       </c>
       <c r="I10">
         <v>2.6</v>
       </c>
       <c r="J10">
         <v>76.2</v>
       </c>
       <c r="L10">
-        <v>14.03</v>
+        <v>14.029999999999999</v>
       </c>
       <c r="M10">
         <v>3.7</v>
       </c>
       <c r="N10">
         <v>76.2</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>513</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H11">
         <v>14.16</v>
       </c>
       <c r="I11">
         <v>2.6</v>
       </c>
       <c r="J11">
         <v>76.2</v>
       </c>
       <c r="L11">
         <v>14.19</v>
       </c>
       <c r="M11">
         <v>3.7</v>
       </c>
       <c r="N11">
         <v>76.2</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>380</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="H12">
         <v>14.39</v>
       </c>
       <c r="I12">
         <v>2.6</v>
       </c>
       <c r="J12">
         <v>76.2</v>
       </c>
       <c r="L12">
         <v>14.22</v>
       </c>
       <c r="M12">
         <v>3.7</v>
       </c>
       <c r="N12">
         <v>76.2</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>230</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13">
         <v>14.6</v>
       </c>
       <c r="I13">
         <v>2.6</v>
       </c>
       <c r="J13">
         <v>76.2</v>
       </c>
       <c r="L13">
         <v>14.72</v>
       </c>
       <c r="M13">
         <v>3.7</v>
       </c>
       <c r="N13">
         <v>76.2</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>299</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H14">
         <v>15.67</v>
       </c>
       <c r="I14">
         <v>2.6</v>
       </c>
       <c r="J14">
         <v>76.2</v>
       </c>
       <c r="L14">
         <v>15.89</v>
       </c>
       <c r="M14">
         <v>3.7</v>
       </c>
       <c r="N14">
         <v>76.2</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>247</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H15">
         <v>15.73</v>
       </c>
       <c r="I15">
         <v>2.6</v>
       </c>
       <c r="J15">
         <v>76.2</v>
       </c>
       <c r="L15">
         <v>16.07</v>
       </c>
       <c r="M15">
         <v>3.7</v>
       </c>
       <c r="N15">
         <v>76.2</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>65</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H16">
         <v>17.35</v>
       </c>
       <c r="I16">
         <v>2.6</v>
       </c>
       <c r="J16">
         <v>76.2</v>
       </c>
       <c r="L16">
         <v>16.88</v>
       </c>
       <c r="M16">
         <v>3.7</v>
       </c>
       <c r="N16">
         <v>76.2</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>487</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H17">
         <v>17.51</v>
       </c>
       <c r="I17">
         <v>2.6</v>
       </c>
       <c r="J17">
         <v>76.2</v>
       </c>
     </row>
     <row r="18" spans="1:22">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>172</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H18">
         <v>18.26</v>
       </c>
       <c r="I18">
         <v>2.6</v>
       </c>
       <c r="J18">
         <v>76.2</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="B19">
         <v>306</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="20" spans="1:22">
       <c r="B20">
         <v>501</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:K7"/>
     <mergeCell ref="L7:O7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
@@ -17062,105 +16862,96 @@
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_35"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -17169,896 +16960,883 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>40</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H9">
         <v>12.31</v>
       </c>
       <c r="I9">
         <v>2.6</v>
       </c>
       <c r="J9">
         <v>931</v>
       </c>
       <c r="K9">
         <v>12.18</v>
       </c>
       <c r="L9">
         <v>1.7</v>
       </c>
       <c r="M9">
         <v>956</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>413</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>12.27</v>
       </c>
       <c r="I10">
         <v>1.5</v>
       </c>
       <c r="J10">
         <v>939</v>
       </c>
       <c r="K10">
         <v>12.26</v>
       </c>
       <c r="L10">
         <v>1.7</v>
       </c>
       <c r="M10">
         <v>941</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>190</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H11">
         <v>12.93</v>
       </c>
       <c r="I11">
         <v>2.0</v>
       </c>
       <c r="J11">
         <v>816</v>
       </c>
       <c r="K11">
         <v>12.55</v>
       </c>
       <c r="L11">
         <v>1.7</v>
       </c>
       <c r="M11">
         <v>885</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>171</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H12">
         <v>12.77</v>
       </c>
       <c r="I12">
         <v>2.6</v>
       </c>
       <c r="J12">
         <v>845</v>
       </c>
       <c r="K12">
         <v>12.65</v>
       </c>
       <c r="L12">
         <v>1.7</v>
       </c>
       <c r="M12">
         <v>867</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>251</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H13">
         <v>12.8</v>
       </c>
       <c r="I13">
         <v>2.6</v>
       </c>
       <c r="J13">
         <v>839</v>
       </c>
       <c r="K13">
         <v>12.79</v>
       </c>
       <c r="L13">
         <v>1.7</v>
       </c>
       <c r="M13">
         <v>841</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>476</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H14">
         <v>13.27</v>
       </c>
       <c r="I14">
         <v>2.6</v>
       </c>
       <c r="J14">
         <v>756</v>
       </c>
       <c r="K14">
         <v>13.22</v>
       </c>
       <c r="L14">
         <v>1.7</v>
       </c>
       <c r="M14">
         <v>764</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>352</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H15">
         <v>13.3</v>
       </c>
       <c r="I15">
         <v>2.0</v>
       </c>
       <c r="J15">
         <v>750</v>
       </c>
       <c r="K15">
         <v>13.25</v>
       </c>
       <c r="L15">
         <v>1.7</v>
       </c>
       <c r="M15">
         <v>759</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>436</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>13.51</v>
       </c>
       <c r="I16">
         <v>1.5</v>
       </c>
       <c r="J16">
         <v>715</v>
       </c>
       <c r="K16">
         <v>13.61</v>
       </c>
       <c r="L16">
         <v>1.7</v>
       </c>
       <c r="M16">
         <v>698</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>168</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H17">
         <v>13.54</v>
       </c>
       <c r="I17">
         <v>2.0</v>
       </c>
       <c r="J17">
         <v>709</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>58</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="H18">
         <v>13.55</v>
       </c>
       <c r="I18">
         <v>1.5</v>
       </c>
       <c r="J18">
         <v>708</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>388</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H19">
         <v>13.58</v>
       </c>
       <c r="I19">
         <v>2.6</v>
       </c>
       <c r="J19">
         <v>703</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>67</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="H20">
         <v>13.7</v>
       </c>
       <c r="I20">
         <v>1.5</v>
       </c>
       <c r="J20">
         <v>683</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>158</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D21">
         <v>2002</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="H21">
         <v>13.76</v>
       </c>
       <c r="I21">
         <v>2.6</v>
       </c>
       <c r="J21">
         <v>673</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>106</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H22">
         <v>13.79</v>
       </c>
       <c r="I22">
         <v>2.0</v>
       </c>
       <c r="J22">
         <v>668</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>313</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H23">
         <v>13.88</v>
       </c>
       <c r="I23">
         <v>1.5</v>
       </c>
       <c r="J23">
         <v>654</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>490</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D24">
         <v>2002</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H24">
         <v>13.94</v>
       </c>
       <c r="I24">
         <v>2.0</v>
       </c>
       <c r="J24">
         <v>644</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>414</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D25">
         <v>2001</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>14.07</v>
       </c>
       <c r="I25">
         <v>1.5</v>
       </c>
       <c r="J25">
         <v>623</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>29</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D26">
         <v>2002</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H26">
         <v>14.12</v>
       </c>
       <c r="I26">
         <v>2.6</v>
       </c>
       <c r="J26">
         <v>615</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>420</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D27">
         <v>2002</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>14.65</v>
       </c>
       <c r="I27">
         <v>2.0</v>
       </c>
       <c r="J27">
         <v>535</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="B28">
         <v>134</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D28">
         <v>2002</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H28" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
-[...41 lines deleted...]
-    <hyperlink ref="G28" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="F25" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="F28" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_58"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="C2" s="1" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -18070,332 +17848,323 @@
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>435</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="H8">
         <v>14.55</v>
       </c>
       <c r="I8">
         <v>1.7</v>
       </c>
       <c r="J8">
         <v>83.8</v>
       </c>
       <c r="K8">
         <v>950</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>378</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="H9">
         <v>15.54</v>
       </c>
       <c r="I9">
         <v>1.7</v>
       </c>
       <c r="J9">
         <v>83.8</v>
       </c>
       <c r="K9">
         <v>832</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>142</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H10">
         <v>16.25</v>
       </c>
       <c r="I10">
         <v>1.7</v>
       </c>
       <c r="J10">
         <v>83.8</v>
       </c>
       <c r="K10">
         <v>752</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>236</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>16.42</v>
       </c>
       <c r="I11">
         <v>1.7</v>
       </c>
       <c r="J11">
         <v>83.8</v>
       </c>
       <c r="K11">
         <v>733</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>15</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H12">
         <v>16.94</v>
       </c>
       <c r="I12">
         <v>1.7</v>
       </c>
       <c r="J12">
         <v>83.8</v>
       </c>
       <c r="K12">
         <v>678</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="B13">
         <v>211</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="I13">
         <v>1.7</v>
       </c>
       <c r="J13">
         <v>83.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -18404,94 +18173,94 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>210</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H8">
         <v>54.6</v>
       </c>
       <c r="I8">
         <v>83.8</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>221</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>55.32</v>
       </c>
       <c r="I9">
         <v>83.8</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
@@ -18505,281 +18274,272 @@
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>55.81</v>
       </c>
       <c r="I10">
         <v>83.8</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>150</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="H11">
         <v>58.68</v>
       </c>
       <c r="I11">
         <v>83.8</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>212</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>59.92</v>
       </c>
       <c r="I12">
         <v>83.8</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>64</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H13" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="I13">
         <v>83.8</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>121</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="G14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="I14">
         <v>83.8</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="B15">
         <v>263</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="G15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="I15">
         <v>83.8</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="B16">
         <v>502</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -18788,273 +18548,264 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>289</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="H8">
         <v>56.74</v>
       </c>
       <c r="I8">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J8">
         <v>820</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>217</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>57.64</v>
       </c>
       <c r="I9">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J9">
         <v>782</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>138</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H10">
         <v>57.97</v>
       </c>
       <c r="I10">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J10">
         <v>769</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>216</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>59.69</v>
       </c>
       <c r="I11">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J11">
         <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="B12">
         <v>238</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -19063,456 +18814,443 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>482</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="G8" s="3" t="s">
+      <c r="H8" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
       <c r="I8">
         <v>76.2</v>
       </c>
       <c r="J8">
         <v>858</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>208</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
       <c r="J9">
         <v>827</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>254</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H10" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
       <c r="J10">
         <v>780</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>141</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="G11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="I11">
         <v>76.2</v>
       </c>
       <c r="J11">
         <v>747</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>31</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="I12">
         <v>76.2</v>
       </c>
       <c r="J12">
         <v>707</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>476</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H13" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="I13">
         <v>76.2</v>
       </c>
       <c r="J13">
         <v>701</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>319</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="I14">
         <v>76.2</v>
       </c>
       <c r="J14">
         <v>697</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>230</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="I15">
         <v>76.2</v>
       </c>
       <c r="J15">
         <v>688</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>157</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="G16" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="H16" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
       <c r="I16">
         <v>76.2</v>
       </c>
       <c r="J16">
         <v>629</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>172</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H17" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="I17">
         <v>76.2</v>
       </c>
       <c r="J17">
         <v>575</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
-[...11 lines deleted...]
-    <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -19521,331 +19259,318 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>132</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="H8" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="I8">
         <v>76.2</v>
       </c>
       <c r="J8">
         <v>918</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>296</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
       <c r="J9">
         <v>875</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>215</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
       <c r="J10">
         <v>867</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>142</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="G11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I11">
         <v>76.2</v>
       </c>
       <c r="J11">
         <v>841</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>469</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H12" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I12">
         <v>76.2</v>
       </c>
       <c r="J12">
         <v>662</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="B13">
         <v>324</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="B14">
         <v>211</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
-[...6 lines deleted...]
-    <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -19854,341 +19579,341 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>125</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H8" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="I8">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J8">
         <v>705</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>418</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="I9">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J9">
         <v>671</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>243</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="I10">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J10">
         <v>641</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>316</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="I11">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J11">
         <v>595</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>489</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H12" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="I12">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J12">
         <v>528</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>307</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H13" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="I13">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J13">
         <v>525</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>322</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="I14">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J14">
         <v>394</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>328</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H15" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="I15">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J15">
         <v>349</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="B16">
         <v>498</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H16" t="s">
         <v>60</v>
       </c>
       <c r="I16">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="B17">
         <v>118</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -20197,95 +19922,86 @@
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -20294,308 +20010,299 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>297</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H8" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="I8">
         <v>76.2</v>
       </c>
       <c r="J8">
         <v>729</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>61</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
       <c r="J9">
         <v>715</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>376</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
       <c r="J10">
         <v>689</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>87</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I11">
         <v>76.2</v>
       </c>
       <c r="J11">
         <v>531</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>114</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="H12" t="s">
         <v>777</v>
-      </c>
-[...4 lines deleted...]
-        <v>778</v>
       </c>
       <c r="I12">
         <v>76.2</v>
       </c>
       <c r="J12">
         <v>309</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="B13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -20604,302 +20311,293 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>485</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="G8" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="H8" t="s">
         <v>782</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J8">
         <v>849</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>364</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="I9">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J9">
         <v>687</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H10" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="I10">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J10">
         <v>677</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>310</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="I11">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
       <c r="J11">
         <v>649</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="B12">
         <v>102</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H12" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="I12">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="B13">
         <v>25</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -20908,214 +20606,205 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>133</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="H8" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="I8">
         <v>76.2</v>
       </c>
       <c r="J8">
         <v>892</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>124</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
       <c r="J9">
         <v>813</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>365</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
       <c r="J10">
         <v>663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -21135,198 +20824,189 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>273</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H8" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="I8">
         <v>523</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>111</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H9" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="I9">
         <v>521</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>276</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H10" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="I10">
         <v>309</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -21335,755 +21015,755 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>435</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="H9">
         <v>12.27</v>
       </c>
       <c r="I9">
         <v>1.9</v>
       </c>
       <c r="J9">
         <v>939</v>
       </c>
       <c r="K9">
         <v>12.24</v>
       </c>
       <c r="L9">
         <v>1.0</v>
       </c>
       <c r="M9">
         <v>944</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>510</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H10">
         <v>12.93</v>
       </c>
       <c r="I10">
         <v>1.9</v>
       </c>
       <c r="J10">
         <v>816</v>
       </c>
       <c r="K10">
         <v>12.8</v>
       </c>
       <c r="L10">
         <v>1.0</v>
       </c>
       <c r="M10">
         <v>839</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>250</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H11">
         <v>12.96</v>
       </c>
       <c r="I11">
         <v>1.9</v>
       </c>
       <c r="J11">
         <v>810</v>
       </c>
       <c r="K11">
         <v>12.85</v>
       </c>
       <c r="L11">
         <v>1.0</v>
       </c>
       <c r="M11">
         <v>830</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>400</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>12.97</v>
       </c>
       <c r="I12">
         <v>1.9</v>
       </c>
       <c r="J12">
         <v>808</v>
       </c>
       <c r="K12">
-        <v>13.04</v>
+        <v>13.039999999999999</v>
       </c>
       <c r="L12">
         <v>1.0</v>
       </c>
       <c r="M12">
         <v>796</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>92</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H13">
         <v>13.19</v>
       </c>
       <c r="I13">
         <v>1.9</v>
       </c>
       <c r="J13">
         <v>769</v>
       </c>
       <c r="K13">
-        <v>13.05</v>
+        <v>13.050000000000001</v>
       </c>
       <c r="L13">
         <v>1.0</v>
       </c>
       <c r="M13">
         <v>794</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>389</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>12.99</v>
       </c>
       <c r="I14">
         <v>2.9</v>
       </c>
       <c r="J14">
         <v>805</v>
       </c>
       <c r="K14">
         <v>13.18</v>
       </c>
       <c r="L14">
         <v>1.0</v>
       </c>
       <c r="M14">
         <v>771</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>390</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>13.26</v>
       </c>
       <c r="I15">
         <v>1.9</v>
       </c>
       <c r="J15">
         <v>757</v>
       </c>
       <c r="K15">
         <v>13.29</v>
       </c>
       <c r="L15">
         <v>1.0</v>
       </c>
       <c r="M15">
         <v>752</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>128</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H16">
         <v>13.51</v>
       </c>
       <c r="I16">
         <v>2.9</v>
       </c>
       <c r="J16">
         <v>715</v>
       </c>
       <c r="K16">
         <v>13.55</v>
       </c>
       <c r="L16">
         <v>1.0</v>
       </c>
       <c r="M16">
         <v>708</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>126</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="H17">
         <v>13.53</v>
       </c>
       <c r="I17">
         <v>2.9</v>
       </c>
       <c r="J17">
         <v>711</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>333</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H18">
         <v>13.54</v>
       </c>
       <c r="I18">
         <v>1.9</v>
       </c>
       <c r="J18">
         <v>709</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>173</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D19">
         <v>1999</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="H19">
         <v>13.65</v>
       </c>
       <c r="I19">
         <v>1.9</v>
       </c>
       <c r="J19">
         <v>691</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>90</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D20">
         <v>2000</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H20">
         <v>13.71</v>
       </c>
       <c r="I20">
         <v>1.9</v>
       </c>
       <c r="J20">
         <v>681</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>15</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H21">
         <v>13.81</v>
       </c>
       <c r="I21">
         <v>2.9</v>
       </c>
       <c r="J21">
         <v>665</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>154</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D22">
         <v>1999</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H22">
         <v>14.1</v>
       </c>
       <c r="I22">
         <v>1.9</v>
       </c>
       <c r="J22">
         <v>619</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>343</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D23">
         <v>2000</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H23">
         <v>14.39</v>
       </c>
       <c r="I23">
         <v>1.9</v>
       </c>
       <c r="J23">
         <v>574</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>15</v>
       </c>
       <c r="B24">
         <v>429</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D24">
         <v>2000</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>14.39</v>
       </c>
       <c r="I24">
         <v>2.9</v>
       </c>
       <c r="J24">
         <v>574</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>395</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D25">
         <v>2000</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>14.64</v>
       </c>
       <c r="I25">
         <v>2.9</v>
       </c>
       <c r="J25">
         <v>537</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="B26">
         <v>108</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D26">
         <v>2000</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G26" s="3" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="B27">
         <v>97</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D27">
         <v>2000</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="B28">
         <v>415</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D28">
         <v>2000</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="B29">
         <v>244</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D29">
         <v>2000</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
@@ -22135,94 +21815,85 @@
     <hyperlink ref="C23" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_55"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_56"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_59"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_61"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_62"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_63"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -22242,159 +21913,150 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>266</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H8" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="I8">
         <v>375</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>270</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H9" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="I9">
         <v>297</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -22414,274 +22076,265 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>6</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H8" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="I8">
         <v>559</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>110</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H9" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="I9">
         <v>542</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>326</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H10" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="I10">
         <v>525</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>269</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H11" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="I11">
         <v>449</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="I12">
         <v>384</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="B13">
         <v>314</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -22700,194 +22353,183 @@
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
-      <c r="K7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="B9">
         <v>165</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="H9">
         <v>6.71</v>
       </c>
       <c r="I9">
         <v>2.2</v>
       </c>
       <c r="J9">
         <v>860</v>
       </c>
       <c r="K9">
         <v>6.69</v>
       </c>
       <c r="L9">
         <v>0.5</v>
       </c>
       <c r="M9">
         <v>856</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10">
@@ -22936,63 +22578,63 @@
       </c>
       <c r="F11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>6.58</v>
       </c>
       <c r="I11">
         <v>3.1</v>
       </c>
       <c r="J11">
         <v>833</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>461</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="H12">
         <v>6.38</v>
       </c>
       <c r="I12">
         <v>4.1</v>
       </c>
       <c r="J12">
         <v>790</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>371</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
@@ -23032,51 +22674,51 @@
       </c>
       <c r="F14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>6.26</v>
       </c>
       <c r="I14">
         <v>3.3</v>
       </c>
       <c r="J14">
         <v>765</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>496</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H15">
         <v>6.26</v>
       </c>
       <c r="I15">
         <v>4.3</v>
       </c>
       <c r="J15">
         <v>765</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
@@ -23096,92 +22738,92 @@
       </c>
       <c r="F16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>6.06</v>
       </c>
       <c r="I16">
         <v>2.4</v>
       </c>
       <c r="J16">
         <v>723</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>179</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H17">
         <v>5.95</v>
       </c>
       <c r="I17">
         <v>0.4</v>
       </c>
       <c r="J17">
         <v>700</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>293</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="H18">
         <v>5.93</v>
       </c>
       <c r="I18">
         <v>1.2</v>
       </c>
       <c r="J18">
         <v>696</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>249</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
@@ -23221,92 +22863,92 @@
       </c>
       <c r="F20" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H20">
         <v>5.86</v>
       </c>
       <c r="I20">
         <v>3.9</v>
       </c>
       <c r="J20">
         <v>681</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>79</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H21">
         <v>5.82</v>
       </c>
       <c r="I21">
         <v>0.4</v>
       </c>
       <c r="J21">
         <v>672</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>57</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H22">
         <v>5.75</v>
       </c>
       <c r="I22">
         <v>1.9</v>
       </c>
       <c r="J22">
         <v>658</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>275</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D23">
@@ -23317,95 +22959,95 @@
       </c>
       <c r="F23" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H23">
         <v>5.62</v>
       </c>
       <c r="I23">
         <v>2.4</v>
       </c>
       <c r="J23">
         <v>631</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>284</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H24">
         <v>5.59</v>
       </c>
       <c r="I24">
         <v>3.9</v>
       </c>
       <c r="J24">
         <v>624</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>245</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="D25">
         <v>2001</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="H25">
         <v>5.58</v>
       </c>
       <c r="I25">
         <v>3.1</v>
       </c>
       <c r="J25">
         <v>622</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>315</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D26">
         <v>2002</v>
       </c>
       <c r="E26" t="s">
@@ -23413,208 +23055,208 @@
       </c>
       <c r="F26" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H26">
         <v>5.49</v>
       </c>
       <c r="I26">
         <v>4.9</v>
       </c>
       <c r="J26">
         <v>604</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>33</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="D27">
         <v>2001</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G27" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H27">
         <v>5.43</v>
       </c>
       <c r="I27">
         <v>1.4</v>
       </c>
       <c r="J27">
         <v>591</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>187</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="D28">
         <v>2002</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H28">
         <v>5.41</v>
       </c>
       <c r="I28">
         <v>3.6</v>
       </c>
       <c r="J28">
         <v>587</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>262</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D29">
         <v>2002</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H29">
         <v>5.13</v>
       </c>
       <c r="I29">
         <v>5.2</v>
       </c>
       <c r="J29">
         <v>529</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>492</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="D30">
         <v>2001</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H30">
         <v>5.11</v>
       </c>
       <c r="I30">
         <v>1.7</v>
       </c>
       <c r="J30">
         <v>525</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="B31">
         <v>191</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="D31">
         <v>2001</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G31" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H31" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="B32">
         <v>339</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="D32">
         <v>2001</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
@@ -23661,95 +23303,86 @@
     <hyperlink ref="G25" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_51"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_52"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_54"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_55"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_57"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_58"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_60"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_61"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_63"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_65"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_66"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_68"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_69"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_70"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -23772,509 +23405,500 @@
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>442</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>7.08</v>
       </c>
       <c r="I8">
         <v>2.3</v>
       </c>
       <c r="J8">
         <v>939</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>42</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H9">
         <v>6.7</v>
       </c>
       <c r="I9">
         <v>3.2</v>
       </c>
       <c r="J9">
         <v>858</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>397</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>6.64</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>845</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>13</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H11">
         <v>6.53</v>
       </c>
       <c r="I11">
         <v>6.0</v>
       </c>
       <c r="J11">
         <v>822</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>425</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>6.51</v>
       </c>
       <c r="I12">
         <v>4.1</v>
       </c>
       <c r="J12">
         <v>818</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>304</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H13">
         <v>6.26</v>
       </c>
       <c r="I13">
         <v>2.1</v>
       </c>
       <c r="J13">
         <v>765</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>311</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14">
         <v>6.25</v>
       </c>
       <c r="I14">
         <v>-1.6</v>
       </c>
       <c r="J14">
         <v>763</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>7</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="D15">
         <v>1999</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H15">
         <v>5.86</v>
       </c>
       <c r="I15">
         <v>-0.1</v>
       </c>
       <c r="J15">
         <v>681</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>53</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="H16">
         <v>5.74</v>
       </c>
       <c r="I16">
         <v>3.4</v>
       </c>
       <c r="J16">
         <v>656</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="B17">
         <v>443</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="B18">
         <v>185</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="D18">
         <v>1999</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="H18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="B19">
         <v>146</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="D19">
         <v>1999</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="B20">
         <v>303</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="D20">
         <v>2000</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -24297,583 +23921,583 @@
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>197</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H8">
         <v>5.85</v>
       </c>
       <c r="I8">
         <v>1.4</v>
       </c>
       <c r="J8">
         <v>966</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>152</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H9">
         <v>5.76</v>
       </c>
       <c r="I9">
         <v>0.5</v>
       </c>
       <c r="J9">
         <v>947</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>300</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H10">
         <v>5.64</v>
       </c>
       <c r="I10">
         <v>2.0</v>
       </c>
       <c r="J10">
         <v>921</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>506</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H11">
         <v>5.2</v>
       </c>
       <c r="I11">
         <v>-1.5</v>
       </c>
       <c r="J11">
         <v>826</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>234</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>5.15</v>
       </c>
       <c r="I12">
         <v>0.1</v>
       </c>
       <c r="J12">
         <v>815</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>95</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H13">
         <v>5.14</v>
       </c>
       <c r="I13">
         <v>-0.4</v>
       </c>
       <c r="J13">
         <v>813</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>306</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H14">
         <v>5.08</v>
       </c>
       <c r="I14">
         <v>2.5</v>
       </c>
       <c r="J14">
         <v>801</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>127</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H15">
         <v>4.99</v>
       </c>
       <c r="I15">
         <v>-0.5</v>
       </c>
       <c r="J15">
         <v>781</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>101</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H16">
         <v>4.75</v>
       </c>
       <c r="I16">
         <v>1.9</v>
       </c>
       <c r="J16">
         <v>730</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>65</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H17">
         <v>4.75</v>
       </c>
       <c r="I17">
         <v>1.6</v>
       </c>
       <c r="J17">
         <v>730</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>373</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H18">
         <v>4.65</v>
       </c>
       <c r="I18">
         <v>4.4</v>
       </c>
       <c r="J18">
         <v>709</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>453</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H19">
         <v>4.65</v>
       </c>
       <c r="I19">
         <v>-0.5</v>
       </c>
       <c r="J19">
         <v>709</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>350</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H20">
         <v>4.55</v>
       </c>
       <c r="I20">
         <v>1.4</v>
       </c>
       <c r="J20">
         <v>688</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>162</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="H21">
         <v>4.52</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>682</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>167</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H22">
         <v>4.26</v>
       </c>
       <c r="I22">
         <v>-0.4</v>
       </c>
       <c r="J22">
         <v>627</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="B23">
         <v>514</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H23" t="s">
         <v>852</v>
-      </c>
-[...4 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="B24">
         <v>147</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="H24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="B25">
         <v>487</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="D25">
         <v>2002</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -24898,95 +24522,86 @@
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_54"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -25009,448 +24624,448 @@
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>508</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H8">
         <v>5.63</v>
       </c>
       <c r="I8">
         <v>0.5</v>
       </c>
       <c r="J8">
         <v>919</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>153</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H9">
         <v>5.56</v>
       </c>
       <c r="I9">
         <v>-1.2</v>
       </c>
       <c r="J9">
         <v>903</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>224</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>5.23</v>
       </c>
       <c r="I10">
         <v>0.2</v>
       </c>
       <c r="J10">
         <v>833</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>518</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
       <c r="H11">
         <v>5.2</v>
       </c>
       <c r="I11">
         <v>1.0</v>
       </c>
       <c r="J11">
         <v>826</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>423</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>5.02</v>
       </c>
       <c r="I12">
         <v>0.5</v>
       </c>
       <c r="J12">
         <v>788</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>15</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H13">
         <v>4.71</v>
       </c>
       <c r="I13">
         <v>-1.1</v>
       </c>
       <c r="J13">
         <v>722</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>424</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>4.57</v>
       </c>
       <c r="I14">
         <v>4.8</v>
       </c>
       <c r="J14">
         <v>692</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>213</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D15">
         <v>1999</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>4.48</v>
       </c>
       <c r="I15">
         <v>-0.2</v>
       </c>
       <c r="J15">
         <v>673</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>154</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H16">
         <v>4.43</v>
       </c>
       <c r="I16">
         <v>3.5</v>
       </c>
       <c r="J16">
         <v>663</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="B17">
         <v>281</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="B18">
         <v>456</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="H18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="B19">
         <v>415</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D19">
         <v>2000</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="B20">
         <v>455</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="D20">
         <v>2000</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="B21">
         <v>73</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D21">
         <v>1999</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="B22">
         <v>450</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="D22">
         <v>2000</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -25475,220 +25090,209 @@
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
-      <c r="K7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="B9">
         <v>79</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H9">
         <v>13.84</v>
       </c>
       <c r="I9">
         <v>5.0</v>
       </c>
       <c r="J9">
         <v>832</v>
       </c>
       <c r="K9">
         <v>13.68</v>
       </c>
       <c r="L9">
         <v>-0.1</v>
       </c>
       <c r="M9">
         <v>816</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="B10">
         <v>56</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H10">
         <v>13.18</v>
       </c>
       <c r="I10">
         <v>2.7</v>
       </c>
       <c r="J10">
         <v>764</v>
       </c>
       <c r="K10">
         <v>13.15</v>
       </c>
       <c r="L10">
         <v>1.9</v>
       </c>
@@ -25703,176 +25307,176 @@
       <c r="C11" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H11">
         <v>13.17</v>
       </c>
       <c r="I11">
         <v>6.2</v>
       </c>
       <c r="J11">
         <v>763</v>
       </c>
       <c r="K11">
-        <v>13.03</v>
+        <v>13.029999999999999</v>
       </c>
       <c r="L11">
         <v>0.9</v>
       </c>
       <c r="M11">
         <v>748</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12">
         <v>165</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="H12">
         <v>13.91</v>
       </c>
       <c r="I12">
         <v>1.5</v>
       </c>
       <c r="J12">
         <v>839</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>461</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="H13">
         <v>12.92</v>
       </c>
       <c r="I13">
         <v>2.4</v>
       </c>
       <c r="J13">
         <v>737</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>496</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H14">
         <v>12.92</v>
       </c>
       <c r="I14">
         <v>2.0</v>
       </c>
       <c r="J14">
         <v>737</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>47</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H15">
         <v>12.72</v>
       </c>
       <c r="I15">
         <v>3.4</v>
       </c>
       <c r="J15">
         <v>717</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>320</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
@@ -25880,143 +25484,143 @@
       </c>
       <c r="F16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H16">
         <v>12.18</v>
       </c>
       <c r="I16">
         <v>-0.4</v>
       </c>
       <c r="J16">
         <v>661</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>284</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H17">
         <v>12.14</v>
       </c>
       <c r="I17">
         <v>0.3</v>
       </c>
       <c r="J17">
         <v>657</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="B18">
         <v>187</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H18" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="B19">
         <v>33</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="G19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="B20">
         <v>502</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="B21">
         <v>492</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
@@ -26038,455 +25642,435 @@
     <hyperlink ref="F14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_33"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
-      <c r="K7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="B9">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H9">
         <v>13.74</v>
       </c>
       <c r="I9">
         <v>3.3</v>
       </c>
       <c r="J9">
         <v>822</v>
       </c>
       <c r="K9">
         <v>13.51</v>
       </c>
       <c r="L9">
         <v>-0.8</v>
       </c>
       <c r="M9">
         <v>798</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10">
         <v>42</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H10">
         <v>14.35</v>
       </c>
       <c r="I10">
         <v>3.2</v>
       </c>
       <c r="J10">
         <v>885</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11">
         <v>9</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H11">
         <v>13.82</v>
       </c>
       <c r="I11">
         <v>1.7</v>
       </c>
       <c r="J11">
         <v>830</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>34</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H12">
         <v>13.71</v>
       </c>
       <c r="I12">
         <v>0.9</v>
       </c>
       <c r="J12">
         <v>819</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>443</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>13.71</v>
       </c>
       <c r="I13">
         <v>1.0</v>
       </c>
       <c r="J13">
         <v>819</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>460</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="H14">
         <v>13.11</v>
       </c>
       <c r="I14">
         <v>5.4</v>
       </c>
       <c r="J14">
         <v>757</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -26509,517 +26093,508 @@
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>300</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H8">
         <v>12.3</v>
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
       <c r="J8">
         <v>945</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>234</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>11.81</v>
       </c>
       <c r="I9">
         <v>0.9</v>
       </c>
       <c r="J9">
         <v>895</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>95</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H10">
         <v>11.65</v>
       </c>
       <c r="I10">
         <v>1.0</v>
       </c>
       <c r="J10">
         <v>879</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>506</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H11">
         <v>11.34</v>
       </c>
       <c r="I11">
         <v>1.4</v>
       </c>
       <c r="J11">
         <v>848</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>219</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>10.41</v>
       </c>
       <c r="I12">
         <v>1.6</v>
       </c>
       <c r="J12">
         <v>755</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>101</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H13">
         <v>10.38</v>
       </c>
       <c r="I13">
         <v>1.4</v>
       </c>
       <c r="J13">
         <v>752</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>229</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H14">
         <v>10.37</v>
       </c>
       <c r="I14">
         <v>1.0</v>
       </c>
       <c r="J14">
         <v>751</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>421</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H15">
         <v>10.31</v>
       </c>
       <c r="I15">
         <v>0.1</v>
       </c>
       <c r="J15">
         <v>745</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>253</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H16">
         <v>9.89</v>
       </c>
       <c r="I16">
         <v>1.7</v>
       </c>
       <c r="J16">
         <v>704</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>487</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H17">
         <v>9.72</v>
       </c>
       <c r="I17">
         <v>1.0</v>
       </c>
       <c r="J17">
         <v>687</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>336</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="H18">
         <v>9.71</v>
       </c>
       <c r="I18">
         <v>0.3</v>
       </c>
       <c r="J18">
         <v>686</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="B19">
         <v>147</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="H19" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G46" sqref="G46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -27028,91 +26603,91 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>399</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>22.27</v>
       </c>
       <c r="I9">
         <v>3.3</v>
       </c>
       <c r="J9">
         <v>889</v>
       </c>
       <c r="K9">
         <v>22.51</v>
       </c>
       <c r="L9">
         <v>-1.5</v>
       </c>
       <c r="M9">
         <v>857</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
@@ -27302,60 +26877,60 @@
       </c>
       <c r="I14">
         <v>3.3</v>
       </c>
       <c r="J14">
         <v>716</v>
       </c>
       <c r="K14">
         <v>24.09</v>
       </c>
       <c r="L14">
         <v>-1.5</v>
       </c>
       <c r="M14">
         <v>661</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>519</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H15">
         <v>23.67</v>
       </c>
       <c r="I15">
         <v>2.0</v>
       </c>
       <c r="J15">
         <v>710</v>
       </c>
       <c r="K15">
         <v>24.12</v>
       </c>
       <c r="L15">
         <v>-1.5</v>
       </c>
       <c r="M15">
         <v>657</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="B16">
@@ -27404,179 +26979,179 @@
       </c>
       <c r="F17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>23.72</v>
       </c>
       <c r="I17">
         <v>0.8</v>
       </c>
       <c r="J17">
         <v>704</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>198</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="G18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
-        <v>24.01</v>
+        <v>24.010000000000002</v>
       </c>
       <c r="I18">
         <v>4.3</v>
       </c>
       <c r="J18">
         <v>670</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>10</v>
       </c>
       <c r="B19">
         <v>375</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H19">
-        <v>24.01</v>
+        <v>24.010000000000002</v>
       </c>
       <c r="I19">
         <v>3.3</v>
       </c>
       <c r="J19">
         <v>670</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>444</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H20">
-        <v>24.05</v>
+        <v>24.050000000000001</v>
       </c>
       <c r="I20">
         <v>3.3</v>
       </c>
       <c r="J20">
         <v>666</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>39</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D21">
         <v>2002</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H21">
         <v>24.14</v>
       </c>
       <c r="I21">
         <v>3.3</v>
       </c>
       <c r="J21">
         <v>655</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>428</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>24.24</v>
       </c>
       <c r="I22">
         <v>0.8</v>
       </c>
       <c r="J22">
         <v>644</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
@@ -27660,60 +27235,60 @@
       </c>
       <c r="F25" s="3" t="s">
         <v>66</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H25">
         <v>24.54</v>
       </c>
       <c r="I25">
         <v>2.0</v>
       </c>
       <c r="J25">
         <v>610</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>220</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D26">
         <v>2001</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H26">
         <v>24.62</v>
       </c>
       <c r="I26">
         <v>2.0</v>
       </c>
       <c r="J26">
         <v>601</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>117</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D27">
@@ -27724,63 +27299,63 @@
       </c>
       <c r="F27" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H27">
         <v>24.66</v>
       </c>
       <c r="I27">
         <v>0.8</v>
       </c>
       <c r="J27">
         <v>596</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>340</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D28">
         <v>2001</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H28">
         <v>24.7</v>
       </c>
       <c r="I28">
         <v>0.8</v>
       </c>
       <c r="J28">
         <v>592</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>228</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D29">
         <v>2001</v>
       </c>
       <c r="E29" t="s">
@@ -27788,63 +27363,63 @@
       </c>
       <c r="F29" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H29">
         <v>24.92</v>
       </c>
       <c r="I29">
         <v>4.3</v>
       </c>
       <c r="J29">
         <v>568</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>32</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H30">
-        <v>25.03</v>
+        <v>25.030000000000001</v>
       </c>
       <c r="I30">
         <v>4.3</v>
       </c>
       <c r="J30">
         <v>556</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>419</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D31">
         <v>2002</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
@@ -27913,60 +27488,60 @@
       </c>
       <c r="F33" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H33">
         <v>25.12</v>
       </c>
       <c r="I33">
         <v>2.0</v>
       </c>
       <c r="J33">
         <v>547</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>170</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D34">
         <v>2001</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H34">
         <v>25.14</v>
       </c>
       <c r="I34">
         <v>0.8</v>
       </c>
       <c r="J34">
         <v>545</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35">
         <v>27</v>
       </c>
       <c r="B35">
         <v>265</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D35">
@@ -28009,51 +27584,51 @@
       </c>
       <c r="F36" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H36">
         <v>25.25</v>
       </c>
       <c r="I36">
         <v>2.0</v>
       </c>
       <c r="J36">
         <v>533</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>232</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D37">
         <v>2002</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H37">
         <v>25.31</v>
       </c>
       <c r="I37">
         <v>4.3</v>
       </c>
       <c r="J37">
         <v>527</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38">
@@ -28081,119 +27656,116 @@
         <v>25.68</v>
       </c>
       <c r="I38">
         <v>3.3</v>
       </c>
       <c r="J38">
         <v>489</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>478</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D39">
         <v>2002</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
-      <c r="F39" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H39">
         <v>25.84</v>
       </c>
       <c r="I39">
         <v>0.8</v>
       </c>
       <c r="J39">
         <v>474</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>214</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D40">
         <v>2002</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H40">
         <v>25.91</v>
       </c>
       <c r="I40">
         <v>2.0</v>
       </c>
       <c r="J40">
         <v>467</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>107</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D41">
         <v>2002</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="H41">
         <v>26.11</v>
       </c>
       <c r="I41">
         <v>3.3</v>
       </c>
       <c r="J41">
         <v>447</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42">
         <v>34</v>
       </c>
       <c r="B42">
         <v>472</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D42">
         <v>2002</v>
       </c>
       <c r="E42" t="s">
@@ -28213,51 +27785,51 @@
       </c>
       <c r="J42">
         <v>438</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="B43">
         <v>80</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D43">
         <v>2002</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>48</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H43" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="I43">
         <v>3.3</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="B44">
         <v>353</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D44">
         <v>2002</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H44" t="s">
@@ -28387,122 +27959,112 @@
     <hyperlink ref="C31" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_65"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_67"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_68"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_71"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_73"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_77"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_79"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_80"/>
     <hyperlink ref="G36" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F37" r:id="rId_hyperlink_83"/>
     <hyperlink ref="G37" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_85"/>
     <hyperlink ref="F38" r:id="rId_hyperlink_86"/>
     <hyperlink ref="G38" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_88"/>
-    <hyperlink ref="F39" r:id="rId_hyperlink_89"/>
-[...21 lines deleted...]
-    <hyperlink ref="G46" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="G39" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="F40" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="F41" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="G41" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="F42" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="G42" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="F43" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="G43" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="F44" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="G44" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="F45" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="G45" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="F46" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="G46" r:id="rId_hyperlink_110"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -28525,320 +28087,311 @@
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>508</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8">
-        <v>13.04</v>
+        <v>13.039999999999999</v>
       </c>
       <c r="I8">
         <v>1.6</v>
       </c>
       <c r="J8">
         <v>1019</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>423</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>11.74</v>
       </c>
       <c r="I9">
         <v>2.3</v>
       </c>
       <c r="J9">
         <v>888</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>45</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H10">
         <v>11.47</v>
       </c>
       <c r="I10">
         <v>1.6</v>
       </c>
       <c r="J10">
         <v>861</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>457</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="H11">
         <v>11.29</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>843</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>424</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H12">
-        <v>11.03</v>
+        <v>11.029999999999999</v>
       </c>
       <c r="I12">
         <v>3.3</v>
       </c>
       <c r="J12">
         <v>817</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="B13">
         <v>518</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="B14">
         <v>73</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -28847,451 +28400,451 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>351</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H8">
         <v>16.16</v>
       </c>
       <c r="I8">
         <v>5.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>463</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
       <c r="H9">
         <v>14.28</v>
       </c>
       <c r="I9">
         <v>5.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>14</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H10">
         <v>14.15</v>
       </c>
       <c r="I10">
         <v>5.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>260</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H11">
         <v>13.78</v>
       </c>
       <c r="I11">
         <v>5.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>268</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H12">
         <v>13.44</v>
       </c>
       <c r="I12">
         <v>5.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>119</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H13">
         <v>13.34</v>
       </c>
       <c r="I13">
         <v>5.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>63</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H14">
         <v>12.99</v>
       </c>
       <c r="I14">
         <v>5.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>483</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="H15">
         <v>12.39</v>
       </c>
       <c r="I15">
         <v>5.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>49</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H16">
         <v>12.22</v>
       </c>
       <c r="I16">
         <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>148</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="H17">
         <v>12.2</v>
       </c>
       <c r="I17">
         <v>5.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>130</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H18">
         <v>11.87</v>
       </c>
       <c r="I18">
         <v>5.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>43</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H19">
         <v>11.28</v>
       </c>
       <c r="I19">
         <v>5.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>362</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="H20">
         <v>11.26</v>
       </c>
       <c r="I20">
         <v>5.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>183</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H21">
         <v>10.52</v>
       </c>
       <c r="I21">
         <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
@@ -29310,95 +28863,86 @@
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -29407,398 +28951,389 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H8">
         <v>16.71</v>
       </c>
       <c r="I8">
         <v>6.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>464</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="H9">
         <v>14.4</v>
       </c>
       <c r="I9">
         <v>6.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>69</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H10">
         <v>14.3</v>
       </c>
       <c r="I10">
         <v>6.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>159</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="H11">
         <v>13.46</v>
       </c>
       <c r="I11">
         <v>6.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>474</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H12">
         <v>13.21</v>
       </c>
       <c r="I12">
         <v>6.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>408</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>12.09</v>
       </c>
       <c r="I13">
         <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>62</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H14">
         <v>11.24</v>
       </c>
       <c r="I14">
         <v>6.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>511</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="D15">
         <v>1999</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H15">
         <v>10.89</v>
       </c>
       <c r="I15">
         <v>6.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16">
         <v>151</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="H16" t="s">
         <v>60</v>
       </c>
       <c r="I16">
         <v>6.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -29807,509 +29342,509 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>300</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H8">
         <v>13.23</v>
       </c>
       <c r="I8">
         <v>3.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>309</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="H9">
         <v>12.35</v>
       </c>
       <c r="I9">
         <v>3.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>504</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H10">
         <v>12.11</v>
       </c>
       <c r="I10">
         <v>3.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>161</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="H11">
-        <v>12.03</v>
+        <v>12.029999999999999</v>
       </c>
       <c r="I11">
         <v>3.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>306</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H12">
         <v>11.96</v>
       </c>
       <c r="I12">
         <v>3.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>58</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="H13">
         <v>11.74</v>
       </c>
       <c r="I13">
         <v>3.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>278</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="H14">
         <v>11.36</v>
       </c>
       <c r="I14">
         <v>3.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>495</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H15">
         <v>10.89</v>
       </c>
       <c r="I15">
         <v>3.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>51</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H16">
         <v>10.69</v>
       </c>
       <c r="I16">
         <v>3.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>466</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="H17">
         <v>10.57</v>
       </c>
       <c r="I17">
         <v>3.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>44</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="H18">
         <v>10.5</v>
       </c>
       <c r="I18">
         <v>3.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>164</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="H19">
         <v>10.35</v>
       </c>
       <c r="I19">
         <v>3.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>255</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H20">
         <v>10.25</v>
       </c>
       <c r="I20">
         <v>3.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>503</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H21">
         <v>9.8</v>
       </c>
       <c r="I21">
         <v>3.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>225</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H22">
-        <v>9.05</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="I22">
         <v>3.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>122</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="D23">
         <v>2001</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="H23">
         <v>8.98</v>
       </c>
       <c r="I23">
         <v>3.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
@@ -30330,95 +29865,86 @@
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_42"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_45"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_47"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -30427,377 +29953,368 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>479</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H8">
         <v>13.21</v>
       </c>
       <c r="I8">
         <v>4.0</v>
       </c>
       <c r="J8">
         <v>785</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>235</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H9">
-        <v>12.03</v>
+        <v>12.029999999999999</v>
       </c>
       <c r="I9">
         <v>4.0</v>
       </c>
       <c r="J9">
         <v>711</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>434</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>11.54</v>
       </c>
       <c r="I10">
         <v>4.0</v>
       </c>
       <c r="J10">
         <v>681</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>292</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
       <c r="H11">
         <v>11.26</v>
       </c>
       <c r="I11">
         <v>4.0</v>
       </c>
       <c r="J11">
         <v>664</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>181</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H12">
         <v>10.45</v>
       </c>
       <c r="I12">
         <v>4.0</v>
       </c>
       <c r="J12">
         <v>614</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>166</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="H13">
         <v>9.45</v>
       </c>
       <c r="I13">
         <v>4.0</v>
       </c>
       <c r="J13">
         <v>552</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>394</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>9.31</v>
       </c>
       <c r="I14">
         <v>4.0</v>
       </c>
       <c r="J14">
         <v>544</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="B15">
         <v>281</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D15">
         <v>1999</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -30817,341 +30334,341 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>191</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H8">
         <v>1.92</v>
       </c>
       <c r="I8">
         <v>844</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H9">
         <v>1.86</v>
       </c>
       <c r="I9">
         <v>792</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>77</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H10">
         <v>1.83</v>
       </c>
       <c r="I10">
         <v>766</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>140</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H11">
         <v>1.83</v>
       </c>
       <c r="I11">
         <v>766</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>480</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H12">
         <v>1.83</v>
       </c>
       <c r="I12">
         <v>766</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>293</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="H13">
         <v>1.8</v>
       </c>
       <c r="I13">
         <v>741</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>521</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>1.8</v>
       </c>
       <c r="I14">
         <v>741</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>486</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H15">
         <v>1.75</v>
       </c>
       <c r="I15">
         <v>698</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>308</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H16">
         <v>1.75</v>
       </c>
       <c r="I16">
         <v>698</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>145</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="H17">
         <v>1.75</v>
       </c>
       <c r="I17">
         <v>698</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>70</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H18">
         <v>1.75</v>
       </c>
       <c r="I18">
         <v>698</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
@@ -31165,164 +30682,164 @@
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H19">
         <v>1.7</v>
       </c>
       <c r="I19">
         <v>655</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>160</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="H20">
         <v>1.7</v>
       </c>
       <c r="I20">
         <v>655</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>305</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H21">
         <v>1.7</v>
       </c>
       <c r="I21">
         <v>655</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>358</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="D22">
         <v>2001</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="H22">
         <v>1.7</v>
       </c>
       <c r="I22">
         <v>655</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>59</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H23">
         <v>1.65</v>
       </c>
       <c r="I23">
         <v>612</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="B24">
         <v>492</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H24" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -31352,94 +30869,85 @@
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_50"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -31459,403 +30967,394 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>27</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H8">
         <v>1.97</v>
       </c>
       <c r="I8">
         <v>888</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>146</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="H9">
         <v>1.97</v>
       </c>
       <c r="I9">
         <v>888</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>91</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H10">
         <v>1.88</v>
       </c>
       <c r="I10">
         <v>810</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>282</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H11">
         <v>1.85</v>
       </c>
       <c r="I11">
         <v>784</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>52</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H12">
         <v>1.85</v>
       </c>
       <c r="I12">
         <v>784</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>17</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H13">
         <v>1.8</v>
       </c>
       <c r="I13">
         <v>741</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>60</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H14">
         <v>1.8</v>
       </c>
       <c r="I14">
         <v>741</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>470</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>104</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H15">
         <v>1.7</v>
       </c>
       <c r="I15">
         <v>655</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="B16">
         <v>347</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H16" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="B17">
         <v>9</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H17" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet57.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -31875,428 +31374,428 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>147</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="H8">
         <v>1.75</v>
       </c>
       <c r="I8">
         <v>974</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>155</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H9">
         <v>1.63</v>
       </c>
       <c r="I9">
         <v>859</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>169</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H10">
         <v>1.63</v>
       </c>
       <c r="I10">
         <v>859</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>247</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H11">
         <v>1.6</v>
       </c>
       <c r="I11">
         <v>830</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>509</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H12">
         <v>1.55</v>
       </c>
       <c r="I12">
         <v>782</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>323</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H13">
         <v>1.55</v>
       </c>
       <c r="I13">
         <v>782</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>278</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="H14">
         <v>1.5</v>
       </c>
       <c r="I14">
         <v>735</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>466</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="H15">
         <v>1.5</v>
       </c>
       <c r="I15">
         <v>735</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>421</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>1.5</v>
       </c>
       <c r="I16">
         <v>735</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>5</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H17">
         <v>1.45</v>
       </c>
       <c r="I17">
         <v>687</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H18">
         <v>1.45</v>
       </c>
       <c r="I18">
         <v>687</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>253</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H19">
         <v>1.4</v>
       </c>
       <c r="I19">
         <v>640</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="B20">
         <v>341</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="G20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="B21">
         <v>501</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D21">
         <v>2002</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -32309,94 +31808,85 @@
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet58.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -32416,342 +31906,333 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>512</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="H8">
         <v>1.63</v>
       </c>
       <c r="I8">
         <v>859</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>455</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H9">
         <v>1.63</v>
       </c>
       <c r="I9">
         <v>859</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>236</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>1.63</v>
       </c>
       <c r="I10">
         <v>859</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>54</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H11">
         <v>1.6</v>
       </c>
       <c r="I11">
         <v>830</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>224</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>1.55</v>
       </c>
       <c r="I12">
         <v>782</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>45</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H13">
         <v>1.55</v>
       </c>
       <c r="I13">
         <v>782</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>178</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H14">
         <v>1.5</v>
       </c>
       <c r="I14">
         <v>735</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="B15">
         <v>518</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="D15">
         <v>1999</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet59.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -32771,276 +32252,267 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>14</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H8">
         <v>4.2</v>
       </c>
       <c r="I8">
         <v>780</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>46</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H9">
         <v>3.85</v>
       </c>
       <c r="I9">
         <v>687</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>294</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H10">
         <v>3.75</v>
       </c>
       <c r="I10">
         <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="H11" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="B12">
         <v>358</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>693</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="B13">
         <v>454</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H13" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -33049,868 +32521,868 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>149</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="H9">
         <v>22.46</v>
       </c>
       <c r="I9">
         <v>0.6</v>
       </c>
       <c r="J9">
         <v>863</v>
       </c>
       <c r="K9">
         <v>21.73</v>
       </c>
       <c r="L9">
         <v>-1.0</v>
       </c>
       <c r="M9">
         <v>963</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>137</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H10">
         <v>23.07</v>
       </c>
       <c r="I10">
         <v>0.6</v>
       </c>
       <c r="J10">
         <v>784</v>
       </c>
       <c r="K10">
         <v>22.54</v>
       </c>
       <c r="L10">
         <v>-1.0</v>
       </c>
       <c r="M10">
         <v>853</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>475</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H11">
         <v>23.27</v>
       </c>
       <c r="I11">
         <v>0.6</v>
       </c>
       <c r="J11">
         <v>759</v>
       </c>
       <c r="K11">
         <v>22.64</v>
       </c>
       <c r="L11">
         <v>-1.0</v>
       </c>
       <c r="M11">
         <v>840</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>93</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H12">
         <v>22.88</v>
       </c>
       <c r="I12">
         <v>1.0</v>
       </c>
       <c r="J12">
         <v>809</v>
       </c>
       <c r="K12">
         <v>22.72</v>
       </c>
       <c r="L12">
         <v>-1.0</v>
       </c>
       <c r="M12">
         <v>829</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>105</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H13">
         <v>23.21</v>
       </c>
       <c r="I13">
         <v>2.7</v>
       </c>
       <c r="J13">
         <v>767</v>
       </c>
       <c r="K13">
         <v>23.11</v>
       </c>
       <c r="L13">
         <v>-1.0</v>
       </c>
       <c r="M13">
         <v>779</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>204</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="H14">
         <v>23.32</v>
       </c>
       <c r="I14">
         <v>0.6</v>
       </c>
       <c r="J14">
         <v>753</v>
       </c>
       <c r="K14">
         <v>23.68</v>
       </c>
       <c r="L14">
         <v>-1.0</v>
       </c>
       <c r="M14">
         <v>709</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>193</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H15">
         <v>23.4</v>
       </c>
       <c r="I15">
         <v>1.0</v>
       </c>
       <c r="J15">
         <v>743</v>
       </c>
       <c r="K15">
         <v>23.76</v>
       </c>
       <c r="L15">
         <v>-1.0</v>
       </c>
       <c r="M15">
         <v>700</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>258</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D16">
         <v>2000</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H16">
         <v>23.78</v>
       </c>
       <c r="I16">
         <v>2.7</v>
       </c>
       <c r="J16">
         <v>697</v>
       </c>
       <c r="K16">
         <v>23.86</v>
       </c>
       <c r="L16">
         <v>-1.0</v>
       </c>
       <c r="M16">
         <v>688</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>82</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>48</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H17">
         <v>23.91</v>
       </c>
       <c r="I17">
         <v>2.7</v>
       </c>
       <c r="J17">
         <v>682</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>139</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H18">
         <v>24.17</v>
       </c>
       <c r="I18">
         <v>1.0</v>
       </c>
       <c r="J18">
         <v>652</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>85</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D19">
         <v>1999</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H19">
         <v>24.18</v>
       </c>
       <c r="I19">
         <v>2.7</v>
       </c>
       <c r="J19">
         <v>650</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>28</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D20">
         <v>2000</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H20">
         <v>24.25</v>
       </c>
       <c r="I20">
         <v>1.0</v>
       </c>
       <c r="J20">
         <v>642</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>349</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="H21">
         <v>24.32</v>
       </c>
       <c r="I21">
         <v>2.7</v>
       </c>
       <c r="J21">
         <v>634</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>218</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D22">
         <v>2000</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H22">
         <v>24.36</v>
       </c>
       <c r="I22">
         <v>0.6</v>
       </c>
       <c r="J22">
         <v>630</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>360</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D23">
         <v>2000</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H23">
         <v>24.53</v>
       </c>
       <c r="I23">
         <v>0.6</v>
       </c>
       <c r="J23">
         <v>611</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>366</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D24">
         <v>1999</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H24">
         <v>24.62</v>
       </c>
       <c r="I24">
         <v>2.7</v>
       </c>
       <c r="J24">
         <v>601</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>355</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D25">
         <v>2000</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H25">
         <v>24.78</v>
       </c>
       <c r="I25">
         <v>1.0</v>
       </c>
       <c r="J25">
         <v>583</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>298</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D26">
         <v>2000</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H26">
-        <v>25.01</v>
+        <v>25.010000000000002</v>
       </c>
       <c r="I26">
         <v>1.0</v>
       </c>
       <c r="J26">
         <v>559</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>346</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D27">
         <v>2000</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H27">
         <v>25.1</v>
       </c>
       <c r="I27">
         <v>1.0</v>
       </c>
       <c r="J27">
         <v>549</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>427</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D28">
         <v>1999</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>25.24</v>
       </c>
       <c r="I28">
         <v>0.6</v>
       </c>
       <c r="J28">
         <v>534</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="B29">
         <v>274</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D29">
         <v>1999</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="B30">
         <v>226</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D30">
         <v>1999</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="B31">
         <v>156</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D31">
         <v>2000</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G31" s="3" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="B32">
         <v>405</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D32">
         <v>1999</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="B33">
         <v>99</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D33">
         <v>2000</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
@@ -33973,94 +33445,85 @@
     <hyperlink ref="C27" r:id="rId_hyperlink_54"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_55"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_57"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_58"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_60"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_61"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_63"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_64"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_66"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_67"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_69"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_70"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_72"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_73"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_74"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet60.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -34080,246 +33543,237 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>402</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>4.3</v>
       </c>
       <c r="I8">
         <v>806</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>185</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="H9">
         <v>3.85</v>
       </c>
       <c r="I9">
         <v>687</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>52</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H10">
         <v>3.65</v>
       </c>
       <c r="I10">
         <v>635</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>471</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="H11">
         <v>3.35</v>
       </c>
       <c r="I11">
         <v>556</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="B12">
         <v>290</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet61.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -34339,180 +33793,171 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>334</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="H8">
         <v>3.0</v>
       </c>
       <c r="I8">
         <v>657</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>55</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H9">
         <v>2.3</v>
       </c>
       <c r="I9">
         <v>449</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="H10" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet62.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -34532,192 +33977,183 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>288</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="H8">
         <v>3.0</v>
       </c>
       <c r="I8">
         <v>657</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>477</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>104</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H9">
         <v>2.85</v>
       </c>
       <c r="I9">
         <v>612</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>177</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H10">
         <v>2.7</v>
       </c>
       <c r="I10">
         <v>567</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet63.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -34726,543 +34162,543 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>14</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H8">
         <v>49.73</v>
       </c>
       <c r="I8">
         <v>1.5</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>463</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
       <c r="H9">
         <v>46.39</v>
       </c>
       <c r="I9">
         <v>1.5</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>63</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H10">
         <v>41.59</v>
       </c>
       <c r="I10">
         <v>1.5</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="H11">
         <v>40.33</v>
       </c>
       <c r="I11">
         <v>1.5</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>294</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H12">
         <v>40.3</v>
       </c>
       <c r="I12">
         <v>1.5</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>491</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="H13">
         <v>38.4</v>
       </c>
       <c r="I13">
         <v>1.5</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>148</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="H14">
         <v>38.3</v>
       </c>
       <c r="I14">
         <v>1.5</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>46</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H15">
         <v>35.78</v>
       </c>
       <c r="I15">
         <v>1.5</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>483</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="H16">
         <v>34.78</v>
       </c>
       <c r="I16">
         <v>1.5</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>260</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H17">
         <v>31.69</v>
       </c>
       <c r="I17">
         <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>130</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H18">
         <v>30.79</v>
       </c>
       <c r="I18">
         <v>1.5</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>21</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H19">
         <v>30.75</v>
       </c>
       <c r="I19">
         <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>49</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H20">
         <v>30.63</v>
       </c>
       <c r="I20">
         <v>1.5</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>183</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H21">
         <v>29.24</v>
       </c>
       <c r="I21">
         <v>1.5</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>43</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H22">
         <v>29.1</v>
       </c>
       <c r="I22">
         <v>1.5</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>188</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="D23">
         <v>2001</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H23">
         <v>27.76</v>
       </c>
       <c r="I23">
         <v>1.5</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="B24">
         <v>351</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="B25">
         <v>119</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="D25">
         <v>2002</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
@@ -35295,95 +34731,86 @@
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_42"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_45"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_48"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_51"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet64.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -35392,506 +34819,497 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>479</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H8">
         <v>43.46</v>
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
       <c r="J8">
         <v>768</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>335</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
       <c r="H9">
         <v>36.11</v>
       </c>
       <c r="I9">
         <v>1.0</v>
       </c>
       <c r="J9">
         <v>634</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>292</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
       <c r="H10">
         <v>35.77</v>
       </c>
       <c r="I10">
         <v>1.0</v>
       </c>
       <c r="J10">
         <v>627</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>180</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="H11">
         <v>35.23</v>
       </c>
       <c r="I11">
         <v>1.0</v>
       </c>
       <c r="J11">
         <v>617</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>434</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>30.53</v>
       </c>
       <c r="I12">
         <v>1.0</v>
       </c>
       <c r="J12">
         <v>532</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>181</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H13">
-        <v>30.08</v>
+        <v>30.079999999999998</v>
       </c>
       <c r="I13">
         <v>1.0</v>
       </c>
       <c r="J13">
         <v>524</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>394</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>26.82</v>
       </c>
       <c r="I14">
         <v>1.0</v>
       </c>
       <c r="J14">
         <v>464</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>354</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H15">
         <v>26.55</v>
       </c>
       <c r="I15">
         <v>1.0</v>
       </c>
       <c r="J15">
         <v>460</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>178</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="D16">
         <v>2000</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H16">
         <v>22.27</v>
       </c>
       <c r="I16">
         <v>1.0</v>
       </c>
       <c r="J16">
         <v>382</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>174</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H17">
         <v>17.3</v>
       </c>
       <c r="I17">
         <v>1.0</v>
       </c>
       <c r="J17">
         <v>292</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="B18">
         <v>235</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="B19">
         <v>291</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D19">
         <v>1999</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet65.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -35900,430 +35318,421 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>69</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H8">
         <v>48.94</v>
       </c>
       <c r="I8">
         <v>1.75</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>84</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H9">
         <v>45.18</v>
       </c>
       <c r="I9">
         <v>1.75</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>464</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="D10">
         <v>2000</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="H10">
         <v>42.88</v>
       </c>
       <c r="I10">
         <v>1.75</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>474</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H11">
         <v>40.53</v>
       </c>
       <c r="I11">
         <v>1.75</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H12">
-        <v>40.06</v>
+        <v>40.060000000000002</v>
       </c>
       <c r="I12">
         <v>1.75</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>432</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>35.88</v>
       </c>
       <c r="I13">
         <v>1.75</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>471</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="H14">
         <v>35.51</v>
       </c>
       <c r="I14">
         <v>1.75</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>62</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H15">
         <v>30.83</v>
       </c>
       <c r="I15">
         <v>1.75</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>408</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D16">
         <v>2000</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>30.39</v>
       </c>
       <c r="I16">
         <v>1.75</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>151</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="H17">
         <v>29.79</v>
       </c>
       <c r="I17">
         <v>1.75</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet66.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -36332,414 +35741,414 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>309</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="H8">
         <v>32.26</v>
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
       <c r="J8">
         <v>563</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>255</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H9">
         <v>31.62</v>
       </c>
       <c r="I9">
         <v>1.0</v>
       </c>
       <c r="J9">
         <v>552</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>451</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
       <c r="H10">
         <v>30.92</v>
       </c>
       <c r="I10">
         <v>1.0</v>
       </c>
       <c r="J10">
         <v>539</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>22</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H11">
         <v>30.41</v>
       </c>
       <c r="I11">
         <v>1.0</v>
       </c>
       <c r="J11">
         <v>530</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>505</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H12">
         <v>29.25</v>
       </c>
       <c r="I12">
         <v>1.0</v>
       </c>
       <c r="J12">
         <v>509</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>495</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H13">
         <v>27.56</v>
       </c>
       <c r="I13">
         <v>1.0</v>
       </c>
       <c r="J13">
         <v>478</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>44</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="H14">
         <v>26.47</v>
       </c>
       <c r="I14">
         <v>1.0</v>
       </c>
       <c r="J14">
         <v>458</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>135</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H15">
         <v>26.14</v>
       </c>
       <c r="I15">
         <v>1.0</v>
       </c>
       <c r="J15">
         <v>452</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>48</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="H16">
         <v>25.28</v>
       </c>
       <c r="I16">
         <v>1.0</v>
       </c>
       <c r="J16">
         <v>437</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>503</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H17">
         <v>23.26</v>
       </c>
       <c r="I17">
         <v>1.0</v>
       </c>
       <c r="J17">
         <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>341</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="H18">
         <v>20.83</v>
       </c>
       <c r="I18">
         <v>1.0</v>
       </c>
       <c r="J18">
         <v>356</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>445</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="D19">
         <v>2001</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H19">
         <v>20.7</v>
       </c>
       <c r="I19">
         <v>1.0</v>
       </c>
       <c r="J19">
         <v>353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
@@ -36763,95 +36172,86 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet67.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -36860,439 +36260,439 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>381</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="H8">
         <v>65.78</v>
       </c>
       <c r="I8">
         <v>700.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>136</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="H9">
         <v>63.47</v>
       </c>
       <c r="I9">
         <v>700.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>379</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="H10">
         <v>61.96</v>
       </c>
       <c r="I10">
         <v>700.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>480</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H11">
         <v>53.82</v>
       </c>
       <c r="I11">
         <v>700.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>47</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H12">
         <v>50.79</v>
       </c>
       <c r="I12">
         <v>700.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>410</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>49.52</v>
       </c>
       <c r="I13">
         <v>700.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>186</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H14">
         <v>47.9</v>
       </c>
       <c r="I14">
         <v>700.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>268</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H15">
         <v>45.16</v>
       </c>
       <c r="I15">
         <v>700.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>8</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H16">
         <v>43.87</v>
       </c>
       <c r="I16">
         <v>700.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>259</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H17">
         <v>42.92</v>
       </c>
       <c r="I17">
         <v>700.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>188</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H18">
         <v>37.89</v>
       </c>
       <c r="I18">
         <v>700.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="B19">
         <v>448</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H19" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="I19">
         <v>700.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="B20">
         <v>484</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="H20" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="I20">
         <v>700.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="B21">
         <v>339</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
@@ -37300,95 +36700,86 @@
     <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_35"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_38"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_40"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet68.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -37397,378 +36788,369 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>452</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="D8">
         <v>2000</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H8">
         <v>71.62</v>
       </c>
       <c r="I8">
         <v>800.0</v>
       </c>
       <c r="J8">
         <v>982</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>481</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="H9">
-        <v>68.79</v>
+        <v>68.79000000000001</v>
       </c>
       <c r="I9">
         <v>800.0</v>
       </c>
       <c r="J9">
         <v>942</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>383</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="H10">
         <v>65.58</v>
       </c>
       <c r="I10">
         <v>800.0</v>
       </c>
       <c r="J10">
         <v>897</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>277</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H11">
         <v>58.51</v>
       </c>
       <c r="I11">
         <v>800.0</v>
       </c>
       <c r="J11">
         <v>797</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>392</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>53.34</v>
       </c>
       <c r="I12">
         <v>800.0</v>
       </c>
       <c r="J12">
         <v>724</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>408</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>48.85</v>
       </c>
       <c r="I13">
         <v>800.0</v>
       </c>
       <c r="J13">
         <v>660</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>304</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="G14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
-        <v>45.01</v>
+        <v>45.009999999999998</v>
       </c>
       <c r="I14">
         <v>800.0</v>
       </c>
       <c r="J14">
         <v>606</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="B15">
         <v>280</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet69.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -37777,445 +37159,445 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>301</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H8">
         <v>47.66</v>
       </c>
       <c r="I8">
         <v>500.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>466</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="H9">
         <v>45.76</v>
       </c>
       <c r="I9">
         <v>500.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>234</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>45.56</v>
       </c>
       <c r="I10">
         <v>500.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>161</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="H11">
         <v>45.49</v>
       </c>
       <c r="I11">
         <v>500.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>516</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H12">
         <v>44.43</v>
       </c>
       <c r="I12">
         <v>500.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>168</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H13">
         <v>36.58</v>
       </c>
       <c r="I13">
         <v>500.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>495</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H14">
         <v>36.13</v>
       </c>
       <c r="I14">
         <v>500.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>453</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H15">
         <v>35.13</v>
       </c>
       <c r="I15">
         <v>500.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>462</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="H16">
         <v>31.42</v>
       </c>
       <c r="I16">
         <v>500.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>222</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H17">
         <v>29.73</v>
       </c>
       <c r="I17">
         <v>500.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>361</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="H18">
         <v>28.3</v>
       </c>
       <c r="I18">
         <v>500.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>500</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H19">
         <v>26.6</v>
       </c>
       <c r="I19">
         <v>500.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>363</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="H20">
         <v>24.94</v>
       </c>
       <c r="I20">
         <v>500.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="B21">
         <v>501</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="D21">
         <v>2002</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
@@ -38227,105 +37609,96 @@
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_41"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -38334,980 +37707,977 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>40</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H9">
         <v>25.12</v>
       </c>
       <c r="I9">
         <v>3.3</v>
       </c>
       <c r="J9">
         <v>931</v>
       </c>
       <c r="K9">
         <v>24.82</v>
       </c>
       <c r="L9">
         <v>-1.5</v>
       </c>
       <c r="M9">
         <v>958</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>513</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H10">
         <v>25.09</v>
       </c>
       <c r="I10">
         <v>1.8</v>
       </c>
       <c r="J10">
         <v>933</v>
       </c>
       <c r="K10">
         <v>24.99</v>
       </c>
       <c r="L10">
         <v>-1.5</v>
       </c>
       <c r="M10">
         <v>943</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>413</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>25.43</v>
       </c>
       <c r="I11">
         <v>3.3</v>
       </c>
       <c r="J11">
         <v>903</v>
       </c>
       <c r="K11">
         <v>25.07</v>
       </c>
       <c r="L11">
         <v>-1.5</v>
       </c>
       <c r="M11">
         <v>935</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>115</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>82</v>
       </c>
       <c r="H12">
         <v>25.85</v>
       </c>
       <c r="I12">
         <v>3.3</v>
       </c>
       <c r="J12">
         <v>865</v>
       </c>
       <c r="K12">
         <v>25.36</v>
       </c>
       <c r="L12">
         <v>-1.5</v>
       </c>
       <c r="M12">
         <v>909</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>251</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H13">
-        <v>26.01</v>
+        <v>26.010000000000002</v>
       </c>
       <c r="I13">
         <v>3.3</v>
       </c>
       <c r="J13">
         <v>851</v>
       </c>
       <c r="K13">
         <v>25.87</v>
       </c>
       <c r="L13">
         <v>-1.5</v>
       </c>
       <c r="M13">
         <v>863</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>171</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H14">
         <v>25.7</v>
       </c>
       <c r="I14">
         <v>1.8</v>
       </c>
       <c r="J14">
         <v>878</v>
       </c>
       <c r="K14">
         <v>25.88</v>
       </c>
       <c r="L14">
         <v>-1.5</v>
       </c>
       <c r="M14">
         <v>863</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>201</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H15">
         <v>26.47</v>
       </c>
       <c r="I15">
         <v>1.8</v>
       </c>
       <c r="J15">
         <v>811</v>
       </c>
       <c r="K15">
         <v>26.19</v>
       </c>
       <c r="L15">
         <v>-1.5</v>
       </c>
       <c r="M15">
         <v>835</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>31</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D16">
         <v>2002</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="H16">
         <v>26.43</v>
       </c>
       <c r="I16">
         <v>1.8</v>
       </c>
       <c r="J16">
         <v>815</v>
       </c>
       <c r="K16">
         <v>26.63</v>
       </c>
       <c r="L16">
         <v>-1.5</v>
       </c>
       <c r="M16">
         <v>798</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>476</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>105</v>
       </c>
       <c r="H17">
         <v>27.11</v>
       </c>
       <c r="I17">
         <v>1.8</v>
       </c>
       <c r="J17">
         <v>758</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>285</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="H18">
         <v>27.2</v>
       </c>
       <c r="I18">
         <v>1.8</v>
       </c>
       <c r="J18">
         <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>112</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H19">
         <v>27.22</v>
       </c>
       <c r="I19">
         <v>3.3</v>
       </c>
       <c r="J19">
         <v>749</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>202</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D20">
         <v>2002</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="H20">
         <v>27.29</v>
       </c>
       <c r="I20">
         <v>3.3</v>
       </c>
       <c r="J20">
         <v>743</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>65</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D21">
         <v>2002</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H21">
         <v>27.3</v>
       </c>
       <c r="I21">
         <v>3.3</v>
       </c>
       <c r="J21">
         <v>742</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>94</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D22">
         <v>2002</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H22">
         <v>27.37</v>
       </c>
       <c r="I22">
         <v>1.8</v>
       </c>
       <c r="J22">
         <v>736</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>352</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D23">
         <v>2001</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H23">
         <v>27.91</v>
       </c>
       <c r="I23">
         <v>3.3</v>
       </c>
       <c r="J23">
         <v>693</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>398</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>28.02</v>
       </c>
       <c r="I24">
         <v>3.3</v>
       </c>
       <c r="J24">
         <v>685</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>209</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D25">
         <v>2001</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H25">
-        <v>28.05</v>
+        <v>28.050000000000001</v>
       </c>
       <c r="I25">
         <v>1.8</v>
       </c>
       <c r="J25">
         <v>682</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26">
         <v>17</v>
       </c>
       <c r="B26">
         <v>67</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D26">
         <v>2002</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G26" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="G26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
-        <v>28.05</v>
+        <v>28.050000000000001</v>
       </c>
       <c r="I26">
         <v>3.3</v>
       </c>
       <c r="J26">
         <v>682</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>303</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D27">
         <v>2002</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G27" s="3" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H27">
         <v>28.26</v>
       </c>
       <c r="I27">
         <v>1.8</v>
       </c>
       <c r="J27">
         <v>666</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>55</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D28">
         <v>2001</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H28">
         <v>28.53</v>
       </c>
       <c r="I28">
         <v>1.8</v>
       </c>
       <c r="J28">
         <v>645</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>106</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D29">
         <v>2002</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H29">
         <v>28.54</v>
       </c>
       <c r="I29">
         <v>3.3</v>
       </c>
       <c r="J29">
         <v>644</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>222</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H30">
         <v>28.78</v>
       </c>
       <c r="I30">
         <v>3.3</v>
       </c>
       <c r="J30">
         <v>626</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>391</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D31">
         <v>2001</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>28.78</v>
       </c>
       <c r="I31">
         <v>1.8</v>
       </c>
       <c r="J31">
         <v>626</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>414</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D32">
         <v>2001</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>28.82</v>
       </c>
       <c r="I32">
         <v>3.3</v>
       </c>
       <c r="J32">
         <v>623</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>490</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D33">
         <v>2002</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H33">
         <v>28.83</v>
       </c>
       <c r="I33">
         <v>1.8</v>
       </c>
       <c r="J33">
         <v>623</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>388</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D34">
         <v>2001</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>29.1</v>
       </c>
       <c r="I34">
         <v>1.8</v>
       </c>
       <c r="J34">
         <v>603</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="B35">
         <v>436</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D35">
         <v>2002</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H35" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
@@ -39320,154 +38690,144 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_25"/>
-    <hyperlink ref="F17" r:id="rId_hyperlink_26"/>
-[...53 lines deleted...]
-    <hyperlink ref="G35" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="F25" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="F28" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="F29" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="F30" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="F31" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="F32" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="F33" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="F34" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="F35" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_79"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet70.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -39476,413 +38836,404 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>205</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="H8">
         <v>45.07</v>
       </c>
       <c r="I8">
         <v>600.0</v>
       </c>
       <c r="J8">
         <v>802</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>174</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H9">
         <v>39.63</v>
       </c>
       <c r="I9">
         <v>600.0</v>
       </c>
       <c r="J9">
         <v>702</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>45</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="H10">
         <v>37.45</v>
       </c>
       <c r="I10">
         <v>600.0</v>
       </c>
       <c r="J10">
         <v>662</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>173</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="H11">
         <v>37.26</v>
       </c>
       <c r="I11">
         <v>600.0</v>
       </c>
       <c r="J11">
         <v>659</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>166</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="H12">
         <v>35.86</v>
       </c>
       <c r="I12">
         <v>600.0</v>
       </c>
       <c r="J12">
         <v>633</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>54</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>67</v>
       </c>
       <c r="H13">
         <v>35.66</v>
       </c>
       <c r="I13">
         <v>600.0</v>
       </c>
       <c r="J13">
         <v>629</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>394</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="D14">
         <v>2000</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>33.26</v>
       </c>
       <c r="I14">
         <v>600.0</v>
       </c>
       <c r="J14">
         <v>585</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>178</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H15">
         <v>29.53</v>
       </c>
       <c r="I15">
         <v>600.0</v>
       </c>
       <c r="J15">
         <v>517</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="B16">
         <v>281</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet71.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -39891,206 +39242,197 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>342</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H8">
-        <v>69.6</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="I8">
         <v>5.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>19</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H9">
         <v>40.61</v>
       </c>
       <c r="I9">
         <v>5.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>21</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H10">
         <v>32.51</v>
       </c>
       <c r="I10">
         <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet72.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -40099,174 +39441,165 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>4</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H8">
-        <v>48.05</v>
+        <v>48.049999999999997</v>
       </c>
       <c r="I8">
         <v>6.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H9">
         <v>45.46</v>
       </c>
       <c r="I9">
         <v>6.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet73.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -40275,261 +39608,252 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>345</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H8">
         <v>48.69</v>
       </c>
       <c r="I8">
         <v>3.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>396</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>46.74</v>
       </c>
       <c r="I9">
         <v>3.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>30</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H10">
         <v>39.72</v>
       </c>
       <c r="I10">
         <v>3.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>135</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H11">
         <v>31.16</v>
       </c>
       <c r="I11">
         <v>3.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="B12">
         <v>24</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet74.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -40538,876 +39862,822 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>143</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="D8">
         <v>1999</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H8">
         <v>41.23</v>
       </c>
       <c r="I8">
         <v>4.0</v>
       </c>
       <c r="J8">
         <v>631</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>11</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="D9">
         <v>2000</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H9">
         <v>18.37</v>
       </c>
       <c r="I9">
         <v>4.0</v>
       </c>
       <c r="J9">
         <v>267</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet75.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="119.114" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="C8">
-        <v>50.05</v>
+        <v>50.049999999999997</v>
       </c>
       <c r="D8">
         <v>895</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="C9">
         <v>51.1</v>
       </c>
       <c r="D9">
         <v>856</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>1094</v>
+        <v>1093</v>
       </c>
       <c r="C10">
         <v>51.75</v>
       </c>
       <c r="D10">
         <v>833</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="C11">
         <v>52.39</v>
       </c>
       <c r="D11">
         <v>810</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="C12">
         <v>53.28</v>
       </c>
       <c r="D12">
         <v>778</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet76.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="C8">
         <v>52.4</v>
       </c>
       <c r="D8">
         <v>809</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="B9" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="C9" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet77.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="C8">
         <v>43.98</v>
       </c>
       <c r="D8">
         <v>804</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="C9">
         <v>45.72</v>
       </c>
       <c r="D9">
         <v>698</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="C10">
         <v>46.6</v>
       </c>
       <c r="D10">
         <v>648</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="C11">
         <v>47.46</v>
       </c>
       <c r="D11">
         <v>600</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet78.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="C8">
         <v>44.87</v>
       </c>
       <c r="D8">
         <v>749</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="C9">
         <v>44.5</v>
       </c>
       <c r="D9">
         <v>772</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="C10">
         <v>45.72</v>
       </c>
       <c r="D10">
         <v>698</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet79.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C8" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C9" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C10" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C11" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C12" t="s">
         <v>1118</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C13" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G40" sqref="G40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -41416,1083 +40686,1083 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="K7" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>16</v>
       </c>
       <c r="P8" t="s">
         <v>17</v>
       </c>
       <c r="Q8" t="s">
         <v>18</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
       <c r="S8" t="s">
         <v>17</v>
       </c>
       <c r="T8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>256</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D9">
         <v>1999</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H9">
         <v>24.69</v>
       </c>
       <c r="I9">
         <v>0.5</v>
       </c>
       <c r="J9">
         <v>970</v>
       </c>
       <c r="K9">
         <v>24.65</v>
       </c>
       <c r="L9">
         <v>2.2</v>
       </c>
       <c r="M9">
         <v>974</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>435</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D10">
         <v>1999</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="H10">
         <v>25.38</v>
       </c>
       <c r="I10">
         <v>1.8</v>
       </c>
       <c r="J10">
         <v>907</v>
       </c>
       <c r="K10">
-        <v>25.03</v>
+        <v>25.030000000000001</v>
       </c>
       <c r="L10">
         <v>2.2</v>
       </c>
       <c r="M10">
         <v>939</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>38</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D11">
         <v>2000</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="H11">
         <v>25.81</v>
       </c>
       <c r="I11">
         <v>3.7</v>
       </c>
       <c r="J11">
         <v>869</v>
       </c>
       <c r="K11">
         <v>25.4</v>
       </c>
       <c r="L11">
         <v>2.2</v>
       </c>
       <c r="M11">
         <v>905</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>35</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="H12">
         <v>26.62</v>
       </c>
       <c r="I12">
         <v>1.8</v>
       </c>
       <c r="J12">
         <v>799</v>
       </c>
       <c r="K12">
         <v>26.62</v>
       </c>
       <c r="L12">
         <v>2.2</v>
       </c>
       <c r="M12">
         <v>799</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>36</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D13">
         <v>2000</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H13">
         <v>26.47</v>
       </c>
       <c r="I13">
         <v>5.4</v>
       </c>
       <c r="J13">
         <v>811</v>
       </c>
       <c r="K13">
         <v>26.85</v>
       </c>
       <c r="L13">
         <v>2.2</v>
       </c>
       <c r="M13">
         <v>779</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="B14">
         <v>400</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D14">
         <v>1999</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>26.89</v>
       </c>
       <c r="I14">
         <v>3.7</v>
       </c>
       <c r="J14">
         <v>776</v>
       </c>
       <c r="K14">
         <v>26.92</v>
       </c>
       <c r="L14">
         <v>2.2</v>
       </c>
       <c r="M14">
         <v>773</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>510</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D15">
         <v>2000</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H15">
         <v>26.72</v>
       </c>
       <c r="I15">
         <v>5.4</v>
       </c>
       <c r="J15">
         <v>790</v>
       </c>
       <c r="K15">
         <v>27.63</v>
       </c>
       <c r="L15">
         <v>2.2</v>
       </c>
       <c r="M15">
         <v>715</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="B16">
         <v>250</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="H16">
         <v>26.33</v>
       </c>
       <c r="I16">
         <v>5.4</v>
       </c>
       <c r="J16">
         <v>823</v>
       </c>
       <c r="K16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>389</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D17">
         <v>2000</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>26.95</v>
       </c>
       <c r="I17">
         <v>0.5</v>
       </c>
       <c r="J17">
         <v>771</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>390</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D18">
         <v>2000</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>27.08</v>
+        <v>27.079999999999998</v>
       </c>
       <c r="I18">
         <v>0.5</v>
       </c>
       <c r="J18">
         <v>760</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>92</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D19">
         <v>1999</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H19">
         <v>27.13</v>
       </c>
       <c r="I19">
         <v>1.8</v>
       </c>
       <c r="J19">
         <v>756</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>113</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D20">
         <v>1999</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H20">
         <v>27.14</v>
       </c>
       <c r="I20">
         <v>0.5</v>
       </c>
       <c r="J20">
         <v>755</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>423</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>27.33</v>
       </c>
       <c r="I21">
         <v>5.4</v>
       </c>
       <c r="J21">
         <v>740</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>356</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D22">
         <v>2000</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H22">
         <v>27.38</v>
       </c>
       <c r="I22">
         <v>3.7</v>
       </c>
       <c r="J22">
         <v>736</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>126</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D23">
         <v>1999</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="H23">
         <v>27.5</v>
       </c>
       <c r="I23">
         <v>3.7</v>
       </c>
       <c r="J23">
         <v>726</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>128</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D24">
         <v>1999</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H24">
         <v>27.51</v>
       </c>
       <c r="I24">
         <v>5.4</v>
       </c>
       <c r="J24">
         <v>725</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>231</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D25">
         <v>2000</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H25">
         <v>27.83</v>
       </c>
       <c r="I25">
         <v>1.8</v>
       </c>
       <c r="J25">
         <v>700</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>90</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D26">
         <v>2000</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H26">
         <v>28.13</v>
       </c>
       <c r="I26">
         <v>1.8</v>
       </c>
       <c r="J26">
         <v>676</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>441</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D27">
         <v>2000</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>28.96</v>
       </c>
       <c r="I27">
         <v>0.5</v>
       </c>
       <c r="J27">
         <v>613</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>177</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D28">
         <v>2000</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H28">
         <v>29.16</v>
       </c>
       <c r="I28">
         <v>5.4</v>
       </c>
       <c r="J28">
         <v>598</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>333</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D29">
         <v>2000</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H29">
         <v>29.38</v>
       </c>
       <c r="I29">
         <v>3.7</v>
       </c>
       <c r="J29">
         <v>582</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>343</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D30">
         <v>2000</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H30">
         <v>29.48</v>
       </c>
       <c r="I30">
         <v>1.8</v>
       </c>
       <c r="J30">
         <v>575</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31">
         <v>23</v>
       </c>
       <c r="B31">
         <v>429</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D31">
         <v>2000</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>29.58</v>
       </c>
       <c r="I31">
         <v>5.4</v>
       </c>
       <c r="J31">
         <v>568</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32">
         <v>24</v>
       </c>
       <c r="B32">
         <v>176</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D32">
         <v>2000</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H32">
         <v>29.94</v>
       </c>
       <c r="I32">
         <v>1.8</v>
       </c>
       <c r="J32">
         <v>542</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>213</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D33">
         <v>1999</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H33">
         <v>30.21</v>
       </c>
       <c r="I33">
         <v>3.7</v>
       </c>
       <c r="J33">
         <v>524</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34">
         <v>26</v>
       </c>
       <c r="B34">
         <v>395</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D34">
         <v>2000</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>31.67</v>
       </c>
       <c r="I34">
         <v>3.7</v>
       </c>
       <c r="J34">
         <v>428</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="B35">
         <v>415</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D35">
         <v>2000</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H35" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="B36">
         <v>73</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D36">
         <v>1999</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="B37">
         <v>108</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D37">
         <v>2000</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G37" s="3" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="B38">
         <v>97</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D38">
         <v>2000</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="B39">
         <v>439</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D39">
         <v>2000</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="B40">
         <v>324</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D40">
         <v>2000</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
@@ -42567,481 +41837,445 @@
     <hyperlink ref="C34" r:id="rId_hyperlink_75"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_76"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_78"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_79"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_81"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_82"/>
     <hyperlink ref="G36" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_84"/>
     <hyperlink ref="F37" r:id="rId_hyperlink_85"/>
     <hyperlink ref="G37" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_87"/>
     <hyperlink ref="F38" r:id="rId_hyperlink_88"/>
     <hyperlink ref="G38" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_90"/>
     <hyperlink ref="F39" r:id="rId_hyperlink_91"/>
     <hyperlink ref="G39" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_93"/>
     <hyperlink ref="F40" r:id="rId_hyperlink_94"/>
     <hyperlink ref="G40" r:id="rId_hyperlink_95"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet80.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C8" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C9" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C10" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet81.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C8" t="s">
         <v>1130</v>
-      </c>
-[...1 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C9" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C10" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C11" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet82.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C8" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C9" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C10" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C11" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="C12" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -43061,425 +42295,425 @@
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>221</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H8">
         <v>51.55</v>
       </c>
       <c r="I8">
         <v>769</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>263</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="H9">
         <v>52.75</v>
       </c>
       <c r="I9">
         <v>703</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>144</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H10">
         <v>53.15</v>
       </c>
       <c r="I10">
         <v>682</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11">
         <v>39</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H11">
         <v>53.6</v>
       </c>
       <c r="I11">
         <v>658</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>198</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H12">
         <v>53.69</v>
       </c>
       <c r="I12">
         <v>654</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>41</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H13">
         <v>53.99</v>
       </c>
       <c r="I13">
         <v>638</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>515</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H14">
-        <v>54.08</v>
+        <v>54.079999999999998</v>
       </c>
       <c r="I14">
         <v>634</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15">
         <v>220</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>54.17</v>
       </c>
       <c r="I15">
         <v>629</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>179</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H16">
         <v>54.76</v>
       </c>
       <c r="I16">
         <v>599</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>66</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D17">
         <v>2001</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="H17">
         <v>54.77</v>
       </c>
       <c r="I17">
         <v>599</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>237</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D18">
         <v>2002</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H18">
         <v>55.19</v>
       </c>
       <c r="I18">
         <v>578</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19">
         <v>64</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D19">
         <v>2002</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H19">
         <v>55.22</v>
       </c>
       <c r="I19">
         <v>577</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20">
         <v>212</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D20">
         <v>2001</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H20">
         <v>55.39</v>
       </c>
       <c r="I20">
         <v>569</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21">
         <v>493</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D21">
         <v>2001</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H21">
         <v>55.55</v>
       </c>
       <c r="I21">
         <v>561</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>265</v>
       </c>
       <c r="C22" s="3" t="s">
@@ -43490,109 +42724,109 @@
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>63</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H22">
         <v>55.86</v>
       </c>
       <c r="I22">
         <v>546</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>239</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D23">
         <v>2002</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H23">
         <v>55.87</v>
       </c>
       <c r="I23">
         <v>546</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>422</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D24">
         <v>2001</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>56.21</v>
       </c>
       <c r="I24">
         <v>530</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>357</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D25">
         <v>2002</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H25">
         <v>56.29</v>
       </c>
       <c r="I25">
         <v>526</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
@@ -43606,312 +42840,312 @@
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>98</v>
       </c>
       <c r="H26">
         <v>56.5</v>
       </c>
       <c r="I26">
         <v>516</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27">
         <v>374</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D27">
         <v>2002</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>50</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H27">
         <v>56.69</v>
       </c>
       <c r="I27">
         <v>508</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>121</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D28">
         <v>2001</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G28" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="G28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
-        <v>57.05</v>
+        <v>57.049999999999997</v>
       </c>
       <c r="I28">
         <v>491</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>170</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D29">
         <v>2001</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H29">
         <v>57.12</v>
       </c>
       <c r="I29">
         <v>488</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30">
         <v>214</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D30">
         <v>2002</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H30">
         <v>57.76</v>
       </c>
       <c r="I30">
         <v>460</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31">
         <v>467</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D31">
         <v>2002</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="G31" s="3" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="H31">
         <v>58.6</v>
       </c>
       <c r="I31">
         <v>424</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>232</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D32">
         <v>2002</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H32">
         <v>58.73</v>
       </c>
       <c r="I32">
         <v>419</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>498</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D33">
         <v>2001</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H33">
         <v>59.36</v>
       </c>
       <c r="I33">
         <v>393</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34">
         <v>318</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D34">
         <v>2001</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H34">
         <v>59.63</v>
       </c>
       <c r="I34">
         <v>383</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="B35">
         <v>302</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D35">
         <v>2001</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H35" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="B36">
         <v>150</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D36">
         <v>2002</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G36" s="3" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
@@ -43963,59 +43197,50 @@
     <hyperlink ref="G29" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_65"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_66"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_68"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_69"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_71"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_72"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_77"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_79"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_80"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_83"/>
     <hyperlink ref="G36" r:id="rId_hyperlink_84"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>82</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="82" baseType="lpstr">
       <vt:lpstr>100m(V,U18)</vt:lpstr>
       <vt:lpstr>100m(V,U20)</vt:lpstr>
       <vt:lpstr>100m(S,U18)</vt:lpstr>
       <vt:lpstr>100m(S,U20)</vt:lpstr>
       <vt:lpstr>200m(V,U18)</vt:lpstr>