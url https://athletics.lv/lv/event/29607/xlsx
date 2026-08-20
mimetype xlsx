--- v0 (2026-07-09)
+++ v1 (2026-08-20)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="12km(V)" sheetId="1" r:id="rId4"/>
     <sheet name="4km(V)" sheetId="2" r:id="rId5"/>
     <sheet name="8km(V)" sheetId="3" r:id="rId6"/>
     <sheet name="4km(S)" sheetId="4" r:id="rId7"/>
     <sheet name="8km(S)" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Veselības skrējiens Juglas apļi 3.kārta</t>
   </si>
   <si>
     <t>12km (V)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>02.06.2009.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Vieta</t>
@@ -331,51 +331,51 @@
   <si>
     <t>8km (S)</t>
   </si>
   <si>
     <t>Ināra Lūse</t>
   </si>
   <si>
     <t>0:28:07</t>
   </si>
   <si>
     <t>Jolanta Liepiņa</t>
   </si>
   <si>
     <t>0:29:48</t>
   </si>
   <si>
     <t>Inga Roze</t>
   </si>
   <si>
     <t>0:46:14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -708,51 +708,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/5053" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11824" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13593" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/286" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13590" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/2185" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13591" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13403" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/295" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/277" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11142" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7475" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7476" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1124" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13592" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/637" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/6187" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13594" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7472" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7471" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/109" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7474" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/9643" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13402" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/9201" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13589" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10699" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/105" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13451" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/4" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/5" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/119" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/916" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/9" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/586" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12106" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -836,64 +836,55 @@
       </c>
       <c r="C9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>1959</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1304,64 +1295,55 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1547,64 +1529,55 @@
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="H15" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1757,64 +1730,55 @@
       <c r="C13" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1916,59 +1880,50 @@
       <c r="C10" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D10">
         <v>1980</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>12km(V)</vt:lpstr>
       <vt:lpstr>4km(V)</vt:lpstr>
       <vt:lpstr>8km(V)</vt:lpstr>
       <vt:lpstr>4km(S)</vt:lpstr>
       <vt:lpstr>8km(S)</vt:lpstr>