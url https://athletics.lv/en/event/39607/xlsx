--- v0 (2026-07-11)
+++ v1 (2026-08-20)
@@ -20,84 +20,84 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="60m(M,U10)" sheetId="1" r:id="rId4"/>
     <sheet name="60m(F,U10)" sheetId="2" r:id="rId5"/>
     <sheet name="60m(M,U12)" sheetId="3" r:id="rId6"/>
     <sheet name="60m(F,U12)" sheetId="4" r:id="rId7"/>
     <sheet name="long-jump(M,U10)" sheetId="5" r:id="rId8"/>
     <sheet name="long-jump(F,U10)" sheetId="6" r:id="rId9"/>
     <sheet name="long-jump(M,U12)" sheetId="7" r:id="rId10"/>
     <sheet name="long-jump(F,U12)" sheetId="8" r:id="rId11"/>
     <sheet name="ball-throw(M,U10)" sheetId="9" r:id="rId12"/>
     <sheet name="ball-throw(F,U10)" sheetId="10" r:id="rId13"/>
     <sheet name="javelin-throw(M,U12)" sheetId="11" r:id="rId14"/>
     <sheet name="javelin-throw(F,U12)" sheetId="12" r:id="rId15"/>
     <sheet name="400m(M,U10)" sheetId="13" r:id="rId16"/>
     <sheet name="400m(F,U10)" sheetId="14" r:id="rId17"/>
     <sheet name="400m(M,U12)" sheetId="15" r:id="rId18"/>
     <sheet name="400m(F,U12)" sheetId="16" r:id="rId19"/>
     <sheet name="60m-hurdles(M,U10)" sheetId="17" r:id="rId20"/>
     <sheet name="60m-hurdles(F,U10)" sheetId="18" r:id="rId21"/>
     <sheet name="60m-hurdles(M,U12)" sheetId="19" r:id="rId22"/>
     <sheet name="60m-hurdles(F,U12)" sheetId="20" r:id="rId23"/>
     <sheet name="4x100m(M,U10)" sheetId="21" r:id="rId24"/>
     <sheet name="4x100m(F,U10)" sheetId="22" r:id="rId25"/>
     <sheet name="4x100m(M,U12)" sheetId="23" r:id="rId26"/>
     <sheet name="4x100m(F,U12)" sheetId="24" r:id="rId27"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="443">
   <si>
     <t>Kuldīgas NSS sacensības vieglatlētikā U-10 un U-12 grupām (Kurzemes zona)</t>
   </si>
   <si>
     <t>60m (M, U10)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>08.06.2023.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Kuldīgas Centra Vidusskolas stadions</t>
@@ -1392,51 +1392,51 @@
   <si>
     <t>1:04.54</t>
   </si>
   <si>
     <t>Talsu NSS (Elīza Bērziņa, Gabriela Kondrāte, Elizabeta Elionora Krūkle, Rūta Sproģe)</t>
   </si>
   <si>
     <t>1:09.16</t>
   </si>
   <si>
     <t>Liepājas 2.komanda (Sofija Suvorova, Karlīna Hūna, Odrija Eihmane, Maija Lipiņa)</t>
   </si>
   <si>
     <t>1:11.34</t>
   </si>
   <si>
     <t>Talsu NSS 2.komanda (Nora Nordena, Stella Siņkeviča, Anna Sebre, Laura Freiverte)</t>
   </si>
   <si>
     <t>1:11.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1845,70 +1845,70 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43035" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38730" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41747" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38157" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41946" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42509" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15527" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38691" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41943" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44707" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44742" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38741" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41947" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41948" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/40082" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42144" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38162" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43466" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41719" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42310" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44710" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42558" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43569" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42935" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15556" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44400" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42549" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/53339" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42550" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/40414" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44721" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42262" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51679" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41733" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44706" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44722" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51824" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44560" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42543" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38534" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15556" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44562" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42206" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42538" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44709" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42428" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42785" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38631" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44712" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43568" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44703" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42311" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51787" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44730" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42537" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43616" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51823" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43605" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51607" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51675" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51617" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43428" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51621" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/52643" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29611" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43579" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15462" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43036" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51435" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42490" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42545" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51657" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51630" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51625" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51673" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42504" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51620" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51636" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51616" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43408" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43405" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51754" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51626" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51610" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51623" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/45208" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44701" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/45238" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/53384" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43410" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41965" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42559" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51807" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29611" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/45067" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44701" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51661" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51755" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/45077" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44701" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51808" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29611" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44563" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51608" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44565" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43429" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43617" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43427" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51614" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43618" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51646" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/45074" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44701" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43425" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/52600" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44701" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/45072" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44701" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51677" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42519" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51643" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51622" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51629" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/53403" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29611" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51627" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51672" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51615" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51637" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51638" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44717" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15556" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/39723" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42488" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/40951" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/40367" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42225" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/39721" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/40944" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38165" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51645" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51680" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41740" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42433" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44698" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/45240" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38645" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44697" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44708" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42228" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42539" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38166" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42485" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38163" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/40379" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/19388" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44561" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43612" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44397" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15556" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51682" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/39855" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43426" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44559" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43404" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44724" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42476" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42430" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42317" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44693" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42313" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51822" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/45254" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51654" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41736" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/53407" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/39722" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41954" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42434" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42233" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15527" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43462" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/53415" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43605" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/40082" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41946" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42144" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41718" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41944" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42310" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41950" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42549" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41747" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43616" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41943" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41947" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43035" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38629" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42935" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15556" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42509" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15527" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42543" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42550" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42920" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15462" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/53339" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51824" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38160" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51787" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/40414" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42942" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15556" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44400" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38730" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42538" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44560" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42558" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42428" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44562" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44706" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38691" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41948" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/7512" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51679" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44709" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38534" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15556" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38631" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42262" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/38741" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10055" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44712" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43466" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/14388" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41733" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44742" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44711" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41735" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51823" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51821" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44703" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42537" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41734" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42311" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43567" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43408" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43036" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42504" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24639" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/42545" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44564" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51625" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51673" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43579" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15462" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43405" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51791" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51800" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51617" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51620" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/53384" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51624" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51796" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51648" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/10786" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/45069" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44701" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51623" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51792" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51797" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51613" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43428" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/12620" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51621" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51626" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51790" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/52643" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29611" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51616" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G47" sqref="G47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="C3" s="2" t="s">
         <v>2</v>
@@ -1933,51 +1933,50 @@
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="O8" t="s">
         <v>15</v>
       </c>
       <c r="P8" t="s">
         <v>16</v>
       </c>
       <c r="Q8" t="s">
         <v>15</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>141</v>
       </c>
@@ -2062,51 +2061,51 @@
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12">
         <v>970</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>2014</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
-        <v>10.04</v>
+        <v>10.039999999999999</v>
       </c>
       <c r="J12">
         <v>9.77</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>189</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>2014</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="3" t="s">
@@ -2513,51 +2512,51 @@
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>28</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D29">
         <v>2014</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H29">
-        <v>11.03</v>
+        <v>11.029999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>92</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D30">
         <v>2015</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H30">
@@ -3119,64 +3118,55 @@
     <hyperlink ref="C41" r:id="rId_hyperlink_97"/>
     <hyperlink ref="F41" r:id="rId_hyperlink_98"/>
     <hyperlink ref="G41" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_100"/>
     <hyperlink ref="F42" r:id="rId_hyperlink_101"/>
     <hyperlink ref="G42" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_103"/>
     <hyperlink ref="F43" r:id="rId_hyperlink_104"/>
     <hyperlink ref="G43" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_106"/>
     <hyperlink ref="F44" r:id="rId_hyperlink_107"/>
     <hyperlink ref="G44" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_109"/>
     <hyperlink ref="F45" r:id="rId_hyperlink_110"/>
     <hyperlink ref="G45" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_112"/>
     <hyperlink ref="F46" r:id="rId_hyperlink_113"/>
     <hyperlink ref="G46" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_115"/>
     <hyperlink ref="F47" r:id="rId_hyperlink_116"/>
     <hyperlink ref="G47" r:id="rId_hyperlink_117"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -3929,64 +3919,55 @@
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_55"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_56"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_59"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_61"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_62"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_65"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_66"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -4521,64 +4502,55 @@
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -4953,64 +4925,55 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5929,64 +5892,55 @@
     <hyperlink ref="C30" r:id="rId_hyperlink_67"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_68"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_71"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_73"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_77"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_79"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_80"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_83"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_85"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_86"/>
     <hyperlink ref="G36" r:id="rId_hyperlink_87"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -6685,64 +6639,55 @@
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_55"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_56"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_59"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_61"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_62"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_63"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G37" sqref="G37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -7735,64 +7680,55 @@
     <hyperlink ref="C31" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_71"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_73"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_77"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_79"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_80"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_83"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_85"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_86"/>
     <hyperlink ref="G36" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_88"/>
     <hyperlink ref="F37" r:id="rId_hyperlink_89"/>
     <hyperlink ref="G37" r:id="rId_hyperlink_90"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -8739,83 +8675,74 @@
     <hyperlink ref="C29" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_65"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_67"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_68"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_71"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_73"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_77"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_79"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_80"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_83"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_84"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -8887,51 +8814,51 @@
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>67</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>248</v>
       </c>
       <c r="D9">
         <v>2014</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H9">
-        <v>13.04</v>
+        <v>13.039999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>84</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D10">
         <v>2014</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H10">
@@ -9079,64 +9006,55 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9564,64 +9482,55 @@
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
@@ -9667,51 +9576,50 @@
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>15</v>
       </c>
       <c r="P8" t="s">
         <v>399</v>
       </c>
       <c r="Q8" t="s">
         <v>16</v>
       </c>
       <c r="R8" t="s">
         <v>15</v>
       </c>
       <c r="S8" t="s">
         <v>399</v>
       </c>
       <c r="T8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:20">
@@ -10130,83 +10038,74 @@
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G47" sqref="G47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="C2" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="C3" s="2" t="s">
         <v>2</v>
@@ -10231,51 +10130,50 @@
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="O8" t="s">
         <v>15</v>
       </c>
       <c r="P8" t="s">
         <v>16</v>
       </c>
       <c r="Q8" t="s">
         <v>15</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>110</v>
       </c>
@@ -10811,51 +10709,51 @@
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>184</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D29">
         <v>2014</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H29">
-        <v>11.05</v>
+        <v>11.050000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>72</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D30">
         <v>2015</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H30">
@@ -11414,86 +11312,77 @@
     <hyperlink ref="C41" r:id="rId_hyperlink_97"/>
     <hyperlink ref="F41" r:id="rId_hyperlink_98"/>
     <hyperlink ref="G41" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_100"/>
     <hyperlink ref="F42" r:id="rId_hyperlink_101"/>
     <hyperlink ref="G42" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_103"/>
     <hyperlink ref="F43" r:id="rId_hyperlink_104"/>
     <hyperlink ref="G43" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_106"/>
     <hyperlink ref="F44" r:id="rId_hyperlink_107"/>
     <hyperlink ref="G44" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_109"/>
     <hyperlink ref="F45" r:id="rId_hyperlink_110"/>
     <hyperlink ref="G45" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_112"/>
     <hyperlink ref="F46" r:id="rId_hyperlink_113"/>
     <hyperlink ref="G46" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_115"/>
     <hyperlink ref="F47" r:id="rId_hyperlink_116"/>
     <hyperlink ref="G47" r:id="rId_hyperlink_117"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
-    <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
@@ -11517,51 +11406,50 @@
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>15</v>
       </c>
       <c r="P8" t="s">
         <v>399</v>
       </c>
       <c r="Q8" t="s">
         <v>16</v>
       </c>
       <c r="R8" t="s">
         <v>15</v>
       </c>
       <c r="S8" t="s">
         <v>399</v>
       </c>
       <c r="T8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:20">
@@ -11600,51 +11488,51 @@
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>94</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D10">
         <v>2012</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>155</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H10">
-        <v>12.04</v>
+        <v>12.039999999999999</v>
       </c>
       <c r="I10">
         <v>68.0</v>
       </c>
       <c r="K10">
         <v>11.81</v>
       </c>
       <c r="L10">
         <v>68.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>125</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>274</v>
       </c>
       <c r="D11">
         <v>2012</v>
       </c>
       <c r="E11" t="s">
@@ -11676,51 +11564,51 @@
       <c r="B12">
         <v>135</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D12">
         <v>2012</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>58</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>11.91</v>
       </c>
       <c r="I12">
         <v>68.0</v>
       </c>
       <c r="K12">
-        <v>12.04</v>
+        <v>12.039999999999999</v>
       </c>
       <c r="L12">
         <v>68.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>61</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D13">
         <v>2012</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="3" t="s">
@@ -12044,64 +11932,55 @@
     <hyperlink ref="C16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_42"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
         <v>401</v>
@@ -12172,64 +12051,55 @@
       <c r="D9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>406</v>
       </c>
       <c r="C10" t="s">
         <v>407</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="104.832" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
         <v>408</v>
@@ -12302,64 +12172,55 @@
       <c r="C10" t="s">
         <v>414</v>
       </c>
       <c r="D10">
         <v>254</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="B11" t="s">
         <v>415</v>
       </c>
       <c r="C11" t="s">
         <v>416</v>
       </c>
       <c r="D11">
         <v>230</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
         <v>417</v>
@@ -12451,64 +12312,55 @@
       <c r="B12" t="s">
         <v>426</v>
       </c>
       <c r="C12" t="s">
         <v>427</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="B13" t="s">
         <v>428</v>
       </c>
       <c r="C13" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
         <v>429</v>
@@ -12635,83 +12487,74 @@
       <c r="D13">
         <v>276</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>441</v>
       </c>
       <c r="C14" t="s">
         <v>442</v>
       </c>
       <c r="D14">
         <v>263</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G63" sqref="G63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="C2" s="1" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="C3" s="2" t="s">
         <v>2</v>
@@ -12736,51 +12579,50 @@
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="O8" t="s">
         <v>15</v>
       </c>
       <c r="P8" t="s">
         <v>16</v>
       </c>
       <c r="Q8" t="s">
         <v>15</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>139</v>
       </c>
@@ -13732,51 +13574,51 @@
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>113</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>161</v>
       </c>
       <c r="D45">
         <v>2012</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>162</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H45">
-        <v>11.05</v>
+        <v>11.050000000000001</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>206</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D46">
         <v>2013</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H46">
@@ -14368,83 +14210,74 @@
     <hyperlink ref="C57" r:id="rId_hyperlink_145"/>
     <hyperlink ref="F57" r:id="rId_hyperlink_146"/>
     <hyperlink ref="G57" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_148"/>
     <hyperlink ref="F58" r:id="rId_hyperlink_149"/>
     <hyperlink ref="G58" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_151"/>
     <hyperlink ref="F59" r:id="rId_hyperlink_152"/>
     <hyperlink ref="G59" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_154"/>
     <hyperlink ref="F60" r:id="rId_hyperlink_155"/>
     <hyperlink ref="G60" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_157"/>
     <hyperlink ref="F61" r:id="rId_hyperlink_158"/>
     <hyperlink ref="G61" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_160"/>
     <hyperlink ref="F62" r:id="rId_hyperlink_161"/>
     <hyperlink ref="G62" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_163"/>
     <hyperlink ref="F63" r:id="rId_hyperlink_164"/>
     <hyperlink ref="G63" r:id="rId_hyperlink_165"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G63" sqref="G63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="C2" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="C3" s="2" t="s">
         <v>2</v>
@@ -14469,51 +14302,50 @@
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="O8" t="s">
         <v>15</v>
       </c>
       <c r="P8" t="s">
         <v>16</v>
       </c>
       <c r="Q8" t="s">
         <v>15</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>195</v>
       </c>
@@ -15647,51 +15479,51 @@
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>44</v>
       </c>
       <c r="B52">
         <v>117</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D52">
         <v>2013</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>145</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H52">
-        <v>11.01</v>
+        <v>11.0099999999999998</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>45</v>
       </c>
       <c r="B53">
         <v>223</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>230</v>
       </c>
       <c r="D53">
         <v>2012</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>128</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H53">
@@ -16116,64 +15948,55 @@
     <hyperlink ref="C57" r:id="rId_hyperlink_145"/>
     <hyperlink ref="F57" r:id="rId_hyperlink_146"/>
     <hyperlink ref="G57" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_148"/>
     <hyperlink ref="F58" r:id="rId_hyperlink_149"/>
     <hyperlink ref="G58" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_151"/>
     <hyperlink ref="F59" r:id="rId_hyperlink_152"/>
     <hyperlink ref="G59" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_154"/>
     <hyperlink ref="F60" r:id="rId_hyperlink_155"/>
     <hyperlink ref="G60" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_157"/>
     <hyperlink ref="F61" r:id="rId_hyperlink_158"/>
     <hyperlink ref="G61" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_160"/>
     <hyperlink ref="F62" r:id="rId_hyperlink_161"/>
     <hyperlink ref="G62" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_163"/>
     <hyperlink ref="F63" r:id="rId_hyperlink_164"/>
     <hyperlink ref="G63" r:id="rId_hyperlink_165"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -17096,64 +16919,55 @@
     <hyperlink ref="C29" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_65"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_67"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_68"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_71"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_73"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_77"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_79"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_80"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_83"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_84"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G40" sqref="G40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -18254,64 +18068,55 @@
     <hyperlink ref="C34" r:id="rId_hyperlink_79"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_80"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_83"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_85"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_86"/>
     <hyperlink ref="G36" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_88"/>
     <hyperlink ref="F37" r:id="rId_hyperlink_89"/>
     <hyperlink ref="G37" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_91"/>
     <hyperlink ref="F38" r:id="rId_hyperlink_92"/>
     <hyperlink ref="G38" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_94"/>
     <hyperlink ref="F39" r:id="rId_hyperlink_95"/>
     <hyperlink ref="G39" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_97"/>
     <hyperlink ref="F40" r:id="rId_hyperlink_98"/>
     <hyperlink ref="G40" r:id="rId_hyperlink_99"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G55" sqref="G55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -19862,64 +19667,55 @@
     <hyperlink ref="C49" r:id="rId_hyperlink_124"/>
     <hyperlink ref="F49" r:id="rId_hyperlink_125"/>
     <hyperlink ref="G49" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_127"/>
     <hyperlink ref="F50" r:id="rId_hyperlink_128"/>
     <hyperlink ref="G50" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_130"/>
     <hyperlink ref="F51" r:id="rId_hyperlink_131"/>
     <hyperlink ref="G51" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_133"/>
     <hyperlink ref="F52" r:id="rId_hyperlink_134"/>
     <hyperlink ref="G52" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_136"/>
     <hyperlink ref="F53" r:id="rId_hyperlink_137"/>
     <hyperlink ref="G53" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_139"/>
     <hyperlink ref="F54" r:id="rId_hyperlink_140"/>
     <hyperlink ref="G54" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_142"/>
     <hyperlink ref="F55" r:id="rId_hyperlink_143"/>
     <hyperlink ref="G55" r:id="rId_hyperlink_144"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G60" sqref="G60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -21648,83 +21444,74 @@
     <hyperlink ref="C54" r:id="rId_hyperlink_139"/>
     <hyperlink ref="F54" r:id="rId_hyperlink_140"/>
     <hyperlink ref="G54" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_142"/>
     <hyperlink ref="F55" r:id="rId_hyperlink_143"/>
     <hyperlink ref="G55" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_145"/>
     <hyperlink ref="F56" r:id="rId_hyperlink_146"/>
     <hyperlink ref="G56" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_148"/>
     <hyperlink ref="F57" r:id="rId_hyperlink_149"/>
     <hyperlink ref="G57" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_151"/>
     <hyperlink ref="F58" r:id="rId_hyperlink_152"/>
     <hyperlink ref="G58" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_154"/>
     <hyperlink ref="F59" r:id="rId_hyperlink_155"/>
     <hyperlink ref="G59" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_157"/>
     <hyperlink ref="F60" r:id="rId_hyperlink_158"/>
     <hyperlink ref="G60" r:id="rId_hyperlink_159"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -22354,51 +22141,51 @@
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>25</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D28">
         <v>2014</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H28">
-        <v>16.04</v>
+        <v>16.039999999999999</v>
       </c>
       <c r="I28">
         <v>150.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>58</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>2015</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G29" s="3" t="s">
@@ -22685,59 +22472,50 @@
     <hyperlink ref="C30" r:id="rId_hyperlink_67"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_68"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_71"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_73"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_77"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_79"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_80"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_83"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_85"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_86"/>
     <hyperlink ref="G36" r:id="rId_hyperlink_87"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>60m(M,U10)</vt:lpstr>
       <vt:lpstr>60m(F,U10)</vt:lpstr>
       <vt:lpstr>60m(M,U12)</vt:lpstr>
       <vt:lpstr>60m(F,U12)</vt:lpstr>
       <vt:lpstr>long-jump(M,U10)</vt:lpstr>