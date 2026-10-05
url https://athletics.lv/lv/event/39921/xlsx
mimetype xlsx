--- v0 (2026-08-24)
+++ v1 (2026-10-05)
@@ -2140,51 +2140,51 @@
   <si>
     <t>Jasmīna Feldmane</t>
   </si>
   <si>
     <t>0:45:45</t>
   </si>
   <si>
     <t>Angelika Freimane</t>
   </si>
   <si>
     <t>0:45:47</t>
   </si>
   <si>
     <t>Roberts Zeibots</t>
   </si>
   <si>
     <t>Žanete Munda</t>
   </si>
   <si>
     <t>0:45:48</t>
   </si>
   <si>
     <t>Sebastians Logins-Vilkaste</t>
   </si>
   <si>
-    <t>A. Fomenko</t>
+    <t>A. Grigorjeva</t>
   </si>
   <si>
     <t>Jelgavas VK</t>
   </si>
   <si>
     <t>Edvards Kārkliņš</t>
   </si>
   <si>
     <t>0:45:50</t>
   </si>
   <si>
     <t>Ance Kangare</t>
   </si>
   <si>
     <t>0:45:52</t>
   </si>
   <si>
     <t>Olivers Kārkliņš</t>
   </si>
   <si>
     <t>0:45:55</t>
   </si>
   <si>
     <t>Emīlija Zaķe</t>
   </si>
@@ -3772,51 +3772,51 @@
   <si>
     <t>0:41:44</t>
   </si>
   <si>
     <t>Šarlote Leikuma</t>
   </si>
   <si>
     <t>0:41:50</t>
   </si>
   <si>
     <t>Romans Mironovs</t>
   </si>
   <si>
     <t>0:41:53</t>
   </si>
   <si>
     <t>Ginta Biltauere</t>
   </si>
   <si>
     <t>Digna Biltauere</t>
   </si>
   <si>
     <t>Dārta Kāpiņa</t>
   </si>
   <si>
-    <t>AIVO KLĒTNIEKS</t>
+    <t>Aivo Klētnieks</t>
   </si>
   <si>
     <t>0:42:05</t>
   </si>
   <si>
     <t>Aiva Kricka</t>
   </si>
   <si>
     <t>Anna Biseniece</t>
   </si>
   <si>
     <t>0:42:11</t>
   </si>
   <si>
     <t>Evelīna Patrīcija Beitāne</t>
   </si>
   <si>
     <t>0:42:14</t>
   </si>
   <si>
     <t>Agnese Zīlīte</t>
   </si>
   <si>
     <t>0:42:15</t>
   </si>