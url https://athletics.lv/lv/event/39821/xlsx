--- v0 (2026-08-12)
+++ v1 (2026-09-17)
@@ -502,51 +502,51 @@
   <si>
     <t>Katrīna Kļavinska</t>
   </si>
   <si>
     <t>I. Eversone</t>
   </si>
   <si>
     <t>Estere Grūbe</t>
   </si>
   <si>
     <t>Paula Kraševska</t>
   </si>
   <si>
     <t>Nika Markelova</t>
   </si>
   <si>
     <t>Zane Krastiņa</t>
   </si>
   <si>
     <t>DNS</t>
   </si>
   <si>
     <t>Emīlija Brauna</t>
   </si>
   <si>
-    <t>A. Fomenko,V. Lācis,D. Lāce</t>
+    <t>A. Grigorjeva,V. Lācis,D. Lāce</t>
   </si>
   <si>
     <t>Jelgavas BJSS,Jelgavas VK,MSĢ</t>
   </si>
   <si>
     <t>Anna Elīze Glāzīte</t>
   </si>
   <si>
     <t>V. Lācis</t>
   </si>
   <si>
     <t>Lāča SS</t>
   </si>
   <si>
     <t>Žanete Tensone</t>
   </si>
   <si>
     <t>Vladyslava Taranovska</t>
   </si>
   <si>
     <t>100m (V, U18)</t>
   </si>
   <si>
     <t>Ģirts Putniņš</t>
   </si>
@@ -2810,51 +2810,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32024" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30696" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31563" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37416" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33163" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15527" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30356" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33656" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30564" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/5623" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30698" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42806" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15555" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/84" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39180" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1358" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26089" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15443" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26124" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15509" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/307" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22433" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11216" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/40" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19490" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12906" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29102" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35288" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15371" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/64572" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33788" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42011" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33238" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31557" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15480" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37955" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1903" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/45119" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15509" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/307" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36180" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11806" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/104" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34825" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17074" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36172" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11806" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/104" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36837" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11806" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/104" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38541" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1510" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/307" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40071" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39699" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41644" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1510" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/307" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41441" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39353" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/34328" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1866" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/297" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/31229" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/293" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G75" sqref="G75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">