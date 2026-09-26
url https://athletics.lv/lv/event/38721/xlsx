--- v0 (2026-07-21)
+++ v1 (2026-09-26)
@@ -22,86 +22,86 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="80m(V,U12)" sheetId="1" r:id="rId4"/>
     <sheet name="80m(V,U14)" sheetId="2" r:id="rId5"/>
     <sheet name="80m(S,U12)" sheetId="3" r:id="rId6"/>
     <sheet name="80m(S,U14)" sheetId="4" r:id="rId7"/>
     <sheet name="80m-barjeras(V,U14)" sheetId="5" r:id="rId8"/>
     <sheet name="80m-barjeras(S,U14)" sheetId="6" r:id="rId9"/>
     <sheet name="300m(V,U12)" sheetId="7" r:id="rId10"/>
     <sheet name="300m(V,U14)" sheetId="8" r:id="rId11"/>
     <sheet name="300m(S,U12)" sheetId="9" r:id="rId12"/>
     <sheet name="300m(S,U14)" sheetId="10" r:id="rId13"/>
     <sheet name="1000m(V,U14)" sheetId="11" r:id="rId14"/>
     <sheet name="1000m(S,U14)" sheetId="12" r:id="rId15"/>
     <sheet name="talleksana(V,U12)" sheetId="13" r:id="rId16"/>
     <sheet name="talleksana(S,U12)" sheetId="14" r:id="rId17"/>
     <sheet name="talleksana(V,U14)" sheetId="15" r:id="rId18"/>
     <sheet name="talleksana(S,U14)" sheetId="16" r:id="rId19"/>
     <sheet name="augstleksana(V,U12)" sheetId="17" r:id="rId20"/>
     <sheet name="augstleksana(V,U14)" sheetId="18" r:id="rId21"/>
     <sheet name="augstleksana(S,U12)" sheetId="19" r:id="rId22"/>
     <sheet name="augstleksana(S,U14)" sheetId="20" r:id="rId23"/>
     <sheet name="lodes-grusana(V,U14)" sheetId="21" r:id="rId24"/>
     <sheet name="lodes-grusana(S,U14)" sheetId="22" r:id="rId25"/>
     <sheet name="skepa-mesana(V,U14)" sheetId="23" r:id="rId26"/>
     <sheet name="skepa-mesana(S,U14)" sheetId="24" r:id="rId27"/>
     <sheet name="bumbinas-mesana(V,U12)" sheetId="25" r:id="rId28"/>
     <sheet name="bumbinas-mesana(S,U12)" sheetId="26" r:id="rId29"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Ventspils novada BJSS sacensības vieglatlētikā U12, U14</t>
   </si>
   <si>
     <t>80m (V, U12)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>11.05.2022.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Ventspils novads, Zūru pamatskolas stadions</t>
@@ -589,51 +589,51 @@
   <si>
     <t>Lodes grūšana (S, U14)</t>
   </si>
   <si>
     <t>Vanesa Marta Šavalka</t>
   </si>
   <si>
     <t>Šķēpa mešana (V, U14)</t>
   </si>
   <si>
     <t>Šķēpa mešana (S, U14)</t>
   </si>
   <si>
     <t>Bumbiņas mešana (V, U12)</t>
   </si>
   <si>
     <t>Bumbiņas mešana (S, U12)</t>
   </si>
   <si>
     <t>Anna Marija Bišofa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1050,51 +1050,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33602" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1913" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37383" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33002" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36504" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/33061" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1913" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36665" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36695" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1913" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36662" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15477" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36683" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15477" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40200" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39711" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15477" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36660" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15477" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36504" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36662" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15477" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/37383" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39668" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16169" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41178" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/44662" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42215" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12954" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42214" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12954" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41751" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12954" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42462" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39526" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/40105" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39131" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42218" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/35810" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1913" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36668" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/36696" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/1913" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42749" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16169" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/32989" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39650" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41721" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38157" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41719" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/39529" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/38162" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41752" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12954" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41177" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41179" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/42212" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12954" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41718" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41723" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15488" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/41753" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12954" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/66" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1705,64 +1705,55 @@
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_55"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_56"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_59"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_61"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_62"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_65"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_66"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
@@ -1806,52 +1797,50 @@
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
-      <c r="J7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="O8" t="s">
         <v>14</v>
       </c>
       <c r="P8" t="s">
         <v>15</v>
       </c>
       <c r="Q8" t="s">
         <v>14</v>
       </c>
       <c r="R8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D9">
         <v>2009</v>
       </c>
@@ -2030,64 +2019,55 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2167,64 +2147,55 @@
       <c r="F8" s="3" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8" t="s">
         <v>137</v>
       </c>
       <c r="I8">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2348,64 +2319,55 @@
         <v>2010</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2960,64 +2922,55 @@
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_54"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3816,64 +3769,55 @@
     <hyperlink ref="C27" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_59"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_61"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_62"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_65"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_67"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_68"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_71"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_73"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_74"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_77"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_78"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4214,64 +4158,55 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4670,64 +4605,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4894,64 +4820,55 @@
       <c r="I11">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5170,64 +5087,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5452,64 +5360,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5794,64 +5693,55 @@
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -6076,64 +5966,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -6533,64 +6414,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
@@ -6635,52 +6507,50 @@
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
-      <c r="K7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="O8" t="s">
         <v>14</v>
       </c>
       <c r="P8" t="s">
         <v>162</v>
       </c>
       <c r="Q8" t="s">
         <v>15</v>
       </c>
       <c r="R8" t="s">
         <v>14</v>
       </c>
       <c r="S8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>86</v>
       </c>
@@ -6847,83 +6717,74 @@
     <mergeCell ref="K7:L7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -6966,51 +6827,51 @@
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D8">
         <v>2009</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
-        <v>34.04</v>
+        <v>34.039999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D9">
         <v>2010</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>94</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9">
         <v>18.18</v>
       </c>
     </row>
@@ -7111,83 +6972,74 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -7230,98 +7082,89 @@
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>168</v>
       </c>
       <c r="D8">
         <v>2010</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
-        <v>22.04</v>
+        <v>22.039999999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -7663,51 +7506,51 @@
       </c>
       <c r="H20">
         <v>23.5</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D21">
         <v>2012</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H21">
-        <v>23.05</v>
+        <v>23.050000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D22">
         <v>2012</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H22">
         <v>18.72</v>
       </c>
     </row>
@@ -7890,83 +7733,74 @@
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_55"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_56"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_59"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_61"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_62"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_63"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -8262,97 +8096,97 @@
       </c>
       <c r="H18">
         <v>12.08</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D19">
         <v>2011</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H19">
-        <v>12.01</v>
+        <v>12.0099999999999998</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D20">
         <v>2011</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H20">
         <v>10.61</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D21">
         <v>2012</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H21">
-        <v>10.05</v>
+        <v>10.050000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="C22" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D22">
         <v>2012</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H22" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
@@ -8385,64 +8219,55 @@
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9043,64 +8868,55 @@
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_55"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_56"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_58"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_60"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_61"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_63"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_64"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_65"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9411,64 +9227,55 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9571,64 +9378,55 @@
       <c r="F9" s="3" t="s">
         <v>94</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9">
         <v>20.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9757,64 +9555,55 @@
       <c r="G10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H10">
         <v>16.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -10091,64 +9880,55 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -10431,64 +10211,55 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -10916,59 +10687,50 @@
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="26" baseType="lpstr">
       <vt:lpstr>80m(V,U12)</vt:lpstr>
       <vt:lpstr>80m(V,U14)</vt:lpstr>
       <vt:lpstr>80m(S,U12)</vt:lpstr>
       <vt:lpstr>80m(S,U14)</vt:lpstr>
       <vt:lpstr>80m-barjeras(V,U14)</vt:lpstr>