--- v0 (2026-07-12)
+++ v1 (2026-10-11)
@@ -34,98 +34,98 @@
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="1000m(V)" sheetId="1" r:id="rId4"/>
     <sheet name="100m(V)" sheetId="2" r:id="rId5"/>
     <sheet name="100m-barjeras(S)" sheetId="3" r:id="rId6"/>
     <sheet name="100m-barjeras(S) 1" sheetId="4" r:id="rId7"/>
     <sheet name="110m-barjeras(V)" sheetId="5" r:id="rId8"/>
     <sheet name="110m-barjeras(V) 1" sheetId="6" r:id="rId9"/>
     <sheet name="110m-barjeras(V) 2" sheetId="7" r:id="rId10"/>
     <sheet name="110m-barjeras(V) 3" sheetId="8" r:id="rId11"/>
     <sheet name="1500m(V)" sheetId="9" r:id="rId12"/>
     <sheet name="200m(S)" sheetId="10" r:id="rId13"/>
     <sheet name="400m(V)" sheetId="11" r:id="rId14"/>
     <sheet name="800m(S)" sheetId="12" r:id="rId15"/>
     <sheet name="astoncina(V,U16)" sheetId="13" r:id="rId16"/>
     <sheet name="augstleksana(V)" sheetId="14" r:id="rId17"/>
     <sheet name="desmitcina(V)" sheetId="15" r:id="rId18"/>
     <sheet name="desmitcina(V,U18)" sheetId="16" r:id="rId19"/>
     <sheet name="desmitcina(V,U20)" sheetId="17" r:id="rId20"/>
     <sheet name="diska-mesana(V)" sheetId="18" r:id="rId21"/>
     <sheet name="diska-mesana(V) 1" sheetId="19" r:id="rId22"/>
     <sheet name="kartsleksana(V)" sheetId="20" r:id="rId23"/>
     <sheet name="lodes-grusana(V)" sheetId="21" r:id="rId24"/>
     <sheet name="lodes-grusana(S)" sheetId="22" r:id="rId25"/>
     <sheet name="lodes-grusana(V) 1" sheetId="23" r:id="rId26"/>
     <sheet name="lodes-grusana(V) 2" sheetId="24" r:id="rId27"/>
     <sheet name="lodes-grusana(V) 3" sheetId="25" r:id="rId28"/>
     <sheet name="septincina(S)" sheetId="26" r:id="rId29"/>
     <sheet name="septincina(S,U16)" sheetId="27" r:id="rId30"/>
     <sheet name="septincina(S,U18)" sheetId="28" r:id="rId31"/>
     <sheet name="skepa-mesana(V)" sheetId="29" r:id="rId32"/>
     <sheet name="skepa-mesana(S)" sheetId="30" r:id="rId33"/>
     <sheet name="skepa-mesana(S) 1" sheetId="31" r:id="rId34"/>
     <sheet name="skepa-mesana(V) 1" sheetId="32" r:id="rId35"/>
     <sheet name="skepa-mesana(V) 2" sheetId="33" r:id="rId36"/>
     <sheet name="talleksana(V)" sheetId="34" r:id="rId37"/>
     <sheet name="augstleksana(S)" sheetId="35" r:id="rId38"/>
     <sheet name="lodes-grusana(S) 1" sheetId="36" r:id="rId39"/>
     <sheet name="skepa-mesana(S) 2" sheetId="37" r:id="rId40"/>
     <sheet name="talleksana(S)" sheetId="38" r:id="rId41"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Latvijas čempionāts daudzcīņās &amp;nbsp;Valmiera&amp;nbsp;</t>
   </si>
   <si>
     <t>1000m (V)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>01.06.2013.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Vieta</t>
@@ -544,51 +544,51 @@
   <si>
     <t>Septiņcīņa (S, U16)</t>
   </si>
   <si>
     <t>Septiņcīņa (S, U18)</t>
   </si>
   <si>
     <t>Šķēpa mešana (V)</t>
   </si>
   <si>
     <t>Šķēpa mešana (S)</t>
   </si>
   <si>
     <t>Tāllēkšana (V)</t>
   </si>
   <si>
     <t>Augstlēkšana (S)</t>
   </si>
   <si>
     <t>Tāllēkšana (S)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1053,51 +1053,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13881" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17411" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14456" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13637" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15982" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14667" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17528" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10538" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15261" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16878" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13036" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15987" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14296" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15854" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/14196" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12196" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15978" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/8959" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18888" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3461" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13775" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/5382" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/4167" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13814" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/12854" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7228" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18941" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13152" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18970" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/9447" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18198" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18963" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17667" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/19254" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17448" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/17977" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/9445" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10845" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10477" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18947" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10523" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13634" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/16020" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/4263" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/10412" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/8345" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18932" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/5382" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/18970" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/4167" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/3461" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13814" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13775" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/7228" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/13152" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1523,83 +1523,74 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -1821,51 +1812,51 @@
       </c>
       <c r="H15">
         <v>27.67</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>712</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D16">
         <v>1998</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="H16">
-        <v>28.04</v>
+        <v>28.039999999999999</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>683</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D17">
         <v>1998</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
         <v>28.09</v>
       </c>
       <c r="I17">
@@ -2232,83 +2223,74 @@
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -2522,51 +2504,51 @@
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="H16">
         <v>56.63</v>
       </c>
       <c r="I16">
         <v>510</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D17">
         <v>1998</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
-        <v>57.04</v>
+        <v>57.039999999999999</v>
       </c>
       <c r="I17">
         <v>492</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>1998</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="H18">
         <v>57.81</v>
       </c>
       <c r="I18">
         <v>458</v>
       </c>
     </row>
@@ -2675,75 +2657,78 @@
         <v>10</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D24">
         <v>1995</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="H24">
         <v>54.94</v>
       </c>
       <c r="I24">
         <v>591</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>10</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>61</v>
       </c>
+      <c r="D25">
+        <v>1995</v>
+      </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="H25">
         <v>55.81</v>
       </c>
       <c r="I25">
         <v>549</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>10</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>1995</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="H26">
-        <v>56.02</v>
+        <v>56.020000000000003</v>
       </c>
       <c r="I26">
         <v>539</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>10</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>1994</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="H27">
         <v>58.78</v>
       </c>
       <c r="I27">
         <v>417</v>
       </c>
     </row>
@@ -2796,64 +2781,55 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3405,64 +3381,55 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -3496,51 +3463,50 @@
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>133</v>
       </c>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D8">
         <v>1998</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>4744</v>
       </c>
       <c r="J8" s="2"/>
     </row>
@@ -3647,64 +3613,55 @@
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>3309</v>
       </c>
       <c r="J14" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4169,50 +4126,53 @@
       <c r="A28">
         <v>10</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D28">
         <v>1995</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="H28">
         <v>1.85</v>
       </c>
       <c r="I28">
         <v>784</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>10</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>61</v>
+      </c>
+      <c r="D29">
+        <v>1995</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="H29">
         <v>1.85</v>
       </c>
       <c r="I29">
         <v>784</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>10</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>1994</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="H30">
@@ -4358,64 +4318,55 @@
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -4449,101 +4400,91 @@
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>133</v>
       </c>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D8">
         <v>1990</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>7647</v>
       </c>
       <c r="J8" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -4577,51 +4518,50 @@
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>133</v>
       </c>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>1996</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>5302</v>
       </c>
       <c r="J8" s="2"/>
     </row>
@@ -4804,64 +4744,55 @@
         <v>3756</v>
       </c>
       <c r="J18" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -4895,100 +4826,102 @@
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>133</v>
       </c>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D8">
         <v>1994</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>6881</v>
       </c>
       <c r="J8" s="2"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D9">
         <v>1995</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>5880</v>
       </c>
       <c r="J9" s="2"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>61</v>
+      </c>
+      <c r="D10">
+        <v>1995</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>5508</v>
       </c>
       <c r="J10" s="2"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D11">
         <v>1995</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>4965</v>
       </c>
@@ -5043,64 +4976,55 @@
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>3969</v>
       </c>
       <c r="J14" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -5176,83 +5100,74 @@
         <v>1990</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>41.33</v>
       </c>
       <c r="I8">
         <v>2.0</v>
       </c>
       <c r="J8">
         <v>719</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -5350,88 +5265,91 @@
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>32.51</v>
       </c>
       <c r="I10">
         <v>1.75</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D11">
         <v>1994</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
-        <v>32.04</v>
+        <v>32.039999999999999</v>
       </c>
       <c r="I11">
         <v>1.75</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>61</v>
       </c>
+      <c r="D12">
+        <v>1995</v>
+      </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>30.47</v>
       </c>
       <c r="I12">
         <v>1.75</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D13">
         <v>1994</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
-        <v>29.01</v>
+        <v>29.010000000000002</v>
       </c>
       <c r="I13">
         <v>1.75</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D14">
         <v>1994</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>28.86</v>
       </c>
       <c r="I14">
         <v>1.75</v>
       </c>
     </row>
@@ -5471,83 +5389,74 @@
       <c r="H16">
         <v>22.23</v>
       </c>
       <c r="I16">
         <v>1.75</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -5700,51 +5609,51 @@
       </c>
       <c r="H12">
         <v>11.98</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>620</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>1997</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
-        <v>12.03</v>
+        <v>12.029999999999999</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>608</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D14">
         <v>1997</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>12.07</v>
       </c>
       <c r="I14">
@@ -6153,55 +6062,58 @@
         <v>60</v>
       </c>
       <c r="D32">
         <v>1993</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="H32">
         <v>11.85</v>
       </c>
       <c r="I32">
         <v>1.0</v>
       </c>
       <c r="J32">
         <v>653</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>10</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>61</v>
       </c>
+      <c r="D33">
+        <v>1995</v>
+      </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="H33">
-        <v>12.03</v>
+        <v>12.029999999999999</v>
       </c>
       <c r="I33">
         <v>1.0</v>
       </c>
       <c r="J33">
         <v>608</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>10</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D34">
         <v>1995</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="H34">
         <v>12.2</v>
       </c>
       <c r="I34">
@@ -6321,64 +6233,55 @@
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -6464,50 +6367,53 @@
         <v>10</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D9">
         <v>1994</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>3.8</v>
       </c>
       <c r="I9">
         <v>674</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>10</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>61</v>
       </c>
+      <c r="D10">
+        <v>1995</v>
+      </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>3.0</v>
       </c>
       <c r="I10">
         <v>466</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D11">
         <v>1994</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>2.9</v>
@@ -6591,64 +6497,55 @@
       </c>
       <c r="H15">
         <v>2.2</v>
       </c>
       <c r="I15">
         <v>261</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -6721,83 +6618,74 @@
         <v>55</v>
       </c>
       <c r="D8">
         <v>1990</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>15.52</v>
       </c>
       <c r="I8">
         <v>7.257</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -6855,51 +6743,51 @@
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>12.1</v>
       </c>
       <c r="I8">
         <v>3.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D9">
         <v>1997</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
-        <v>12.01</v>
+        <v>12.0099999999999998</v>
       </c>
       <c r="I9">
         <v>3.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D10">
         <v>1998</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>11.25</v>
       </c>
       <c r="I10">
         <v>3.0</v>
       </c>
     </row>
@@ -7015,51 +6903,51 @@
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="H16">
         <v>10.09</v>
       </c>
       <c r="I16">
         <v>3.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
-        <v>9.01</v>
+        <v>9.0099999999999998</v>
       </c>
       <c r="I17">
         <v>3.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D18">
         <v>1998</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="H18">
         <v>8.91</v>
       </c>
       <c r="I18">
         <v>3.0</v>
       </c>
     </row>
@@ -7229,64 +7117,55 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -7485,83 +7364,74 @@
         <v>16</v>
       </c>
       <c r="H14">
         <v>9.25</v>
       </c>
       <c r="I14">
         <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -7719,51 +7589,51 @@
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
         <v>12.17</v>
       </c>
       <c r="I13">
         <v>5.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D14">
         <v>1996</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
-        <v>12.01</v>
+        <v>12.0099999999999998</v>
       </c>
       <c r="I14">
         <v>5.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D15">
         <v>1996</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="H15">
         <v>11.83</v>
       </c>
       <c r="I15">
         <v>5.0</v>
       </c>
     </row>
@@ -7846,64 +7716,55 @@
       <c r="I19">
         <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -8073,50 +7934,53 @@
         <v>10</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D13">
         <v>1994</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
         <v>10.91</v>
       </c>
       <c r="I13">
         <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>61</v>
       </c>
+      <c r="D14">
+        <v>1995</v>
+      </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>10.31</v>
       </c>
       <c r="I14">
         <v>6.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D15">
         <v>1995</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="H15">
         <v>9.84</v>
@@ -8162,64 +8026,55 @@
         <v>9.22</v>
       </c>
       <c r="I17">
         <v>6.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -8253,51 +8108,50 @@
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>133</v>
       </c>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D8">
         <v>1992</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>4879</v>
       </c>
       <c r="J8" s="2"/>
     </row>
@@ -8385,64 +8239,55 @@
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
         <v>3673</v>
       </c>
       <c r="J13" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -8476,51 +8321,50 @@
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>133</v>
       </c>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D8">
         <v>1998</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>4525</v>
       </c>
       <c r="J8" s="2"/>
     </row>
@@ -8741,64 +8585,55 @@
       <c r="J20" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -8832,51 +8667,50 @@
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="H7"/>
       <c r="J7" t="s">
         <v>133</v>
       </c>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D8">
         <v>1996</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>4112</v>
       </c>
       <c r="J8" s="2"/>
     </row>
@@ -8945,83 +8779,74 @@
         <v>1997</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>3241</v>
       </c>
       <c r="J12" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -9121,101 +8946,104 @@
         <v>55</v>
       </c>
       <c r="D10">
         <v>1990</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>48.47</v>
       </c>
       <c r="I10">
         <v>800.0</v>
       </c>
       <c r="J10">
         <v>655</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>61</v>
       </c>
+      <c r="D11">
+        <v>1995</v>
+      </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>44.53</v>
       </c>
       <c r="I11">
         <v>800.0</v>
       </c>
       <c r="J11">
         <v>600</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D12">
         <v>1995</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>41.18</v>
       </c>
       <c r="I12">
         <v>800.0</v>
       </c>
       <c r="J12">
         <v>553</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D13">
         <v>1994</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
-        <v>40.09</v>
+        <v>40.090000000000003</v>
       </c>
       <c r="I13">
         <v>800.0</v>
       </c>
       <c r="J13">
         <v>537</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D14">
         <v>1994</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>39.21</v>
       </c>
       <c r="I14">
@@ -9267,83 +9095,74 @@
       <c r="I16">
         <v>800.0</v>
       </c>
       <c r="J16">
         <v>417</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="C2" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="C4" s="2" t="s">
@@ -9411,51 +9230,51 @@
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
       <c r="J8">
         <v>83.8</v>
       </c>
       <c r="K8">
         <v>941</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D9">
         <v>1995</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
-        <v>15.01</v>
+        <v>15.0099999999999998</v>
       </c>
       <c r="I9">
         <v>1.0</v>
       </c>
       <c r="J9">
         <v>83.8</v>
       </c>
       <c r="K9">
         <v>894</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D10">
         <v>1995</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
@@ -9569,83 +9388,74 @@
         <v>1.0</v>
       </c>
       <c r="J14">
         <v>83.8</v>
       </c>
       <c r="K14">
         <v>684</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -9843,51 +9653,51 @@
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="H15">
         <v>23.24</v>
       </c>
       <c r="I15">
         <v>400.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D16">
         <v>1999</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="H16">
-        <v>23.08</v>
+        <v>23.079999999999998</v>
       </c>
       <c r="I16">
         <v>400.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D17">
         <v>1999</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
         <v>21.27</v>
       </c>
       <c r="I17">
         <v>400.0</v>
       </c>
     </row>
@@ -9951,64 +9761,55 @@
         <v>400.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -10165,83 +9966,74 @@
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>24.9</v>
       </c>
       <c r="I12">
         <v>500.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -10359,51 +10151,51 @@
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>34.28</v>
       </c>
       <c r="I11">
         <v>600.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>1998</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
-        <v>31.06</v>
+        <v>31.059999999999999</v>
       </c>
       <c r="I12">
         <v>600.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D13">
         <v>1999</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
         <v>29.82</v>
       </c>
       <c r="I13">
         <v>600.0</v>
       </c>
     </row>
@@ -10421,83 +10213,74 @@
         <v>16</v>
       </c>
       <c r="H14">
         <v>29.27</v>
       </c>
       <c r="I14">
         <v>600.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -10635,51 +10418,51 @@
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>42.79</v>
       </c>
       <c r="I12">
         <v>700.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>1996</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
-        <v>41.02</v>
+        <v>41.020000000000003</v>
       </c>
       <c r="I13">
         <v>700.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>1996</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>39.79</v>
       </c>
       <c r="I14">
         <v>700.0</v>
       </c>
     </row>
@@ -10761,64 +10544,55 @@
       </c>
       <c r="I18">
         <v>700.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -11419,50 +11193,53 @@
       <c r="C31" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>1995</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="H31">
         <v>6.37</v>
       </c>
       <c r="I31">
         <v>1.0</v>
       </c>
       <c r="J31">
         <v>788</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>10</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>61</v>
+      </c>
+      <c r="D32">
+        <v>1995</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="H32">
         <v>6.21</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>754</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>10</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>1994</v>
       </c>
       <c r="E33" t="s">
@@ -11611,64 +11388,55 @@
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -12262,64 +12030,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -12515,64 +12274,55 @@
       <c r="H13">
         <v>8.84</v>
       </c>
       <c r="I13">
         <v>4.0</v>
       </c>
       <c r="J13">
         <v>515</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -12768,64 +12518,55 @@
       <c r="H13">
         <v>23.26</v>
       </c>
       <c r="I13">
         <v>600.0</v>
       </c>
       <c r="J13">
         <v>403</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -13453,83 +13194,74 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="C2" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="C4" s="2" t="s">
@@ -13594,51 +13326,51 @@
       </c>
       <c r="H8">
         <v>15.32</v>
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
       <c r="J8">
         <v>76.2</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D9">
         <v>1998</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
-        <v>16.06</v>
+        <v>16.059999999999999</v>
       </c>
       <c r="I9">
         <v>1.0</v>
       </c>
       <c r="J9">
         <v>76.2</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D10">
         <v>1998</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>16.11</v>
       </c>
       <c r="I10">
@@ -14022,64 +13754,55 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -14162,64 +13885,55 @@
         <v>16</v>
       </c>
       <c r="H8">
         <v>14.49</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>106.7</v>
       </c>
       <c r="K8">
         <v>979</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
@@ -14342,50 +14056,53 @@
         <v>62</v>
       </c>
       <c r="D10">
         <v>1995</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>16.09</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>100.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>61</v>
       </c>
+      <c r="D11">
+        <v>1995</v>
+      </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>16.28</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>100.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D12">
         <v>1994</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
@@ -14488,83 +14205,74 @@
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="C2" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="C4" s="2" t="s">
@@ -14606,51 +14314,51 @@
       </c>
       <c r="I7" t="s">
         <v>53</v>
       </c>
       <c r="J7" t="s">
         <v>68</v>
       </c>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D8">
         <v>1998</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
-        <v>16.04</v>
+        <v>16.039999999999999</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>83.8</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>1998</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>16.42</v>
       </c>
       <c r="I9">
@@ -14675,51 +14383,51 @@
       </c>
       <c r="H10">
         <v>16.75</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>83.8</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>1999</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
-        <v>17.06</v>
+        <v>17.059999999999999</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>83.8</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D12">
         <v>1999</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>17.45</v>
       </c>
       <c r="I12">
@@ -14769,85 +14477,76 @@
         <v>20.73</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>83.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="C2" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -14893,317 +14592,308 @@
       </c>
       <c r="K7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D8">
         <v>1996</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>15.21</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D9">
         <v>1997</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>15.21</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D10">
         <v>1996</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>15.91</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D11">
         <v>1996</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
-        <v>16.01</v>
+        <v>16.010000000000002</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D12">
         <v>1996</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>16.34</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D13">
         <v>1996</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
         <v>16.5</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>1997</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>17.72</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D15">
         <v>1996</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="H15">
         <v>18.7</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D16">
         <v>1996</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="H16">
         <v>18.79</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D17">
         <v>1997</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
         <v>19.81</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D18">
         <v>1996</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="H18">
         <v>20.33</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -15329,50 +15019,53 @@
         <v>10</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D11">
         <v>1990</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11" t="s">
         <v>100</v>
       </c>
       <c r="I11">
         <v>284</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>61</v>
       </c>
+      <c r="D12">
+        <v>1995</v>
+      </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12" t="s">
         <v>101</v>
       </c>
       <c r="I12">
         <v>171</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D13">
         <v>1995</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="H13" t="s">
         <v>102</v>
@@ -15416,59 +15109,50 @@
       </c>
       <c r="H15" t="s">
         <v>104</v>
       </c>
       <c r="I15">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>38</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="38" baseType="lpstr">
       <vt:lpstr>1000m(V)</vt:lpstr>
       <vt:lpstr>100m(V)</vt:lpstr>
       <vt:lpstr>100m-barjeras(S)</vt:lpstr>
       <vt:lpstr>100m-barjeras(S) 1</vt:lpstr>
       <vt:lpstr>110m-barjeras(V)</vt:lpstr>