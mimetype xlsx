--- v0 (2026-07-03)
+++ v1 (2026-08-23)
@@ -10,79 +10,79 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="60m(S,U16)" sheetId="1" r:id="rId4"/>
     <sheet name="60m(V,U16)" sheetId="2" r:id="rId5"/>
     <sheet name="200m(S,U16)" sheetId="3" r:id="rId6"/>
     <sheet name="200m(V,U16)" sheetId="4" r:id="rId7"/>
     <sheet name="800m(S,U16)" sheetId="5" r:id="rId8"/>
     <sheet name="800m(V,U16)" sheetId="6" r:id="rId9"/>
     <sheet name="60m-barjerskrejiens(S,U16)" sheetId="7" r:id="rId10"/>
     <sheet name="60m-barjerskrejiens(V,U16)" sheetId="8" r:id="rId11"/>
     <sheet name="talleksana(S,U16)" sheetId="9" r:id="rId12"/>
     <sheet name="talleksana(V,U16)" sheetId="10" r:id="rId13"/>
     <sheet name="augstleksana(S,U16)" sheetId="11" r:id="rId14"/>
     <sheet name="augstleksana(V,U16)" sheetId="12" r:id="rId15"/>
     <sheet name="lodes-grusana(S,U16)" sheetId="13" r:id="rId16"/>
     <sheet name="lodes-grusana(V,U16)" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Limbažu un Salacgrīvas novadu sporta skolas sacensības telpās U16, U14</t>
   </si>
   <si>
     <t>60m (S, U16)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>24.11.2017.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>OC Limbaži halle</t>
   </si>
   <si>
     <t>Vieta</t>
   </si>
   <si>
@@ -101,53 +101,50 @@
     <t>Treneris</t>
   </si>
   <si>
     <t>Organizācija</t>
   </si>
   <si>
     <t>Rezultāts</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>Dita Apsīte</t>
   </si>
   <si>
     <t>LAT</t>
   </si>
   <si>
     <t>I. Vaskis</t>
   </si>
   <si>
     <t>Alūksnes SS</t>
   </si>
   <si>
     <t>Anna Juraša</t>
-  </si>
-[...1 lines deleted...]
-    <t>B. Kaufmane</t>
   </si>
   <si>
     <t>Valmieras SS</t>
   </si>
   <si>
     <t>Justīne Paula Zīle</t>
   </si>
   <si>
     <t>E. Krūms</t>
   </si>
   <si>
     <t>SS Arkādija</t>
   </si>
   <si>
     <t>Alise Smilte</t>
   </si>
   <si>
     <t>R. Turka</t>
   </si>
   <si>
     <t>Limbažu NSS</t>
   </si>
   <si>
     <t>Viktorija Luīze Mežgaile</t>
   </si>
@@ -754,51 +751,51 @@
   <si>
     <t>Rihards Berkolds</t>
   </si>
   <si>
     <t>Jānis Gustavs Spoģis</t>
   </si>
   <si>
     <t>NM</t>
   </si>
   <si>
     <t>Augstlēkšana (S, U16)</t>
   </si>
   <si>
     <t>Augstlēkšana (V, U16)</t>
   </si>
   <si>
     <t>Lodes grūšana (S, U16)</t>
   </si>
   <si>
     <t>Lodes grūšana (V, U16)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1111,107 +1108,107 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23265" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23043" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21689" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25148" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26841" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22465" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26840" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25885" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28783" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23322" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24615" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27525" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28046" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28004" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26093" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28773" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26066" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23098" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28387" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26978" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29057" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27760" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15435" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28600" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25496" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26281" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29058" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28306" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23125" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27889" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28327" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23286" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28347" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29060" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29061" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29063" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26985" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27228" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28790" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23265" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23043" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21689" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25148" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26841" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22465" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26840" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25885" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28783" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23322" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24615" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27525" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28046" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28004" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26093" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28773" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26066" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23098" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28387" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26978" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29057" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27760" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15435" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28600" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25496" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26281" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29058" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28306" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23125" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27889" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28327" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23286" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28347" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29060" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29061" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29063" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26985" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27228" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28790" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22426" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21906" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26816" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29220" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26090" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23182" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22624" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23166" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25992" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29065" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26091" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15435" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30085" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28311" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26395" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26834" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23065" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26974" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29078" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25993" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27948" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29089" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29069" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28345" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29080" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26130" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28312" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29145" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22426" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21906" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26816" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29220" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26090" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23182" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22624" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23166" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25992" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29065" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26091" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15435" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30085" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28311" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26395" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26834" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23065" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26974" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29078" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25993" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27948" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29089" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29069" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28345" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29080" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26130" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28312" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29145" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22426" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23166" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25353" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26828" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27946" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29065" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26821" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23065" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25087" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27947" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23305" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27519" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21906" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29056" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26091" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15435" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23303" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21849" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27229" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30085" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25992" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26974" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25358" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25356" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23198" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29068" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29069" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29074" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29075" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29076" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27948" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26056" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29077" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26130" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29078" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28345" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29079" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28177" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25993" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29080" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29081" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25995" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22426" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23166" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25353" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26828" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27946" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15542" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29065" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26821" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23065" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25087" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27947" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23305" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27519" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21906" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29056" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26091" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15435" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23303" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21849" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27229" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30085" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25992" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26974" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25358" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25356" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23198" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29068" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29069" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29074" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29075" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29076" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27948" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26056" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29077" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26130" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29078" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28345" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29079" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28177" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25993" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29080" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29081" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25995" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23039" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25148" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23044" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21689" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23043" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27843" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28773" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25086" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26840" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22465" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28783" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26277" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26278" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23040" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23107" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21752" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26066" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27525" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28046" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26070" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29057" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27889" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29058" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28387" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23109" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23125" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29061" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29060" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29131" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29133" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25885" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23039" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25148" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23044" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21689" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23043" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27843" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28773" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25086" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26840" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22465" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28783" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26277" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26278" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23040" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23107" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21752" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26066" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27525" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28046" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26070" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29057" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27889" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29058" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28387" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23109" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23125" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29061" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29060" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29131" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29133" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25885" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22426" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25353" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26828" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23166" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23065" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22427" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27519" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25087" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29056" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27947" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26816" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27229" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23066" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26821" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30085" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25992" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23198" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29145" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29076" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27948" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29089" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28312" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29075" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23067" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25993" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29079" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29077" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28177" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25151" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26130" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29168" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29081" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29148" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25358" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25995" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22426" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15434" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25353" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26828" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23166" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23065" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22427" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27519" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25087" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29056" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27947" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26816" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27229" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23066" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26821" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/30085" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25992" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23198" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29145" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29076" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27948" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29089" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28312" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29075" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23067" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25993" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29079" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29077" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28177" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25151" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26130" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20849" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29168" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29081" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29148" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25358" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25995" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15361" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23540" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23107" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23109" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/8977" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21917" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29213" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28004" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29215" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25496" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21752" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22465" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28333" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29217" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23107" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23109" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/8977" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21917" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29213" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28004" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29215" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25496" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21752" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22465" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28333" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29217" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15429" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21849" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23180" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23517" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26831" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22427" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25360" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23198" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23067" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26238" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23564" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/60" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28298" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26056" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29075" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28334" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29168" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29148" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15429" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/44" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21849" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20864" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23180" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23517" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26831" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22427" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/22425" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25360" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23198" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23067" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26238" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23564" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/60" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28298" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26056" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29075" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28334" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29168" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29148" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23039" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23265" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23322" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23122" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25086" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27843" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26278" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26277" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23040" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20691" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21665" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24853" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26840" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27915" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29061" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23039" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23265" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23322" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23122" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25086" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27843" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26278" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26277" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23040" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20691" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21665" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/24853" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26840" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27915" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15417" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29061" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/63" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23305" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15362" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/21906" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26816" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15459" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/55" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/26090" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/23172" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29076" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29089" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/38" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/28312" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/27879" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/29077" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/25356" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/person/15530" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/lv/organisation/51" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G48" sqref="G48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1286,1051 +1283,1026 @@
         <v>17</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
         <v>8.0</v>
       </c>
       <c r="I8">
         <v>826</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>2004</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="G9" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H9">
         <v>8.3</v>
       </c>
       <c r="I9">
         <v>742</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="C10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10">
+        <v>2003</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D10">
-[...5 lines deleted...]
-      <c r="F10" s="3" t="s">
+      <c r="G10" s="3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H10">
         <v>8.3</v>
       </c>
       <c r="I10">
         <v>742</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="C11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11">
+        <v>2004</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D11">
-[...5 lines deleted...]
-      <c r="F11" s="3" t="s">
+      <c r="G11" s="3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H11">
         <v>8.3</v>
       </c>
       <c r="I11">
         <v>742</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="C12" s="3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D12">
         <v>2004</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H12">
         <v>8.3</v>
       </c>
       <c r="I12">
         <v>742</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13">
+        <v>2004</v>
+      </c>
+      <c r="E13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D13">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H13">
         <v>8.3</v>
       </c>
       <c r="I13">
         <v>742</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="C14" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D14">
         <v>2003</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
-      <c r="F14" s="3" t="s">
+      <c r="G14" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H14">
         <v>8.3</v>
       </c>
       <c r="I14">
         <v>742</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="C15" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
-      <c r="F15" s="3" t="s">
+      <c r="G15" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H15">
         <v>8.4</v>
       </c>
       <c r="I15">
         <v>715</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="C16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16">
+        <v>2003</v>
+      </c>
+      <c r="E16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="3" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H16">
         <v>8.4</v>
       </c>
       <c r="I16">
         <v>715</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="C17" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>2003</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D17">
-[...5 lines deleted...]
-      <c r="F17" s="3" t="s">
+      <c r="G17" s="3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H17">
         <v>8.4</v>
       </c>
       <c r="I17">
         <v>715</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="C18" s="3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D18">
         <v>2001</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18">
         <v>8.5</v>
       </c>
       <c r="I18">
         <v>688</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="C19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19">
+        <v>2004</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H19">
         <v>8.5</v>
       </c>
       <c r="I19">
         <v>688</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="C20" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20">
+        <v>2003</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H20">
         <v>8.5</v>
       </c>
       <c r="I20">
         <v>688</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="C21" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21">
+        <v>2003</v>
+      </c>
+      <c r="E21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D21">
-[...5 lines deleted...]
-      <c r="F21" s="3" t="s">
+      <c r="G21" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H21">
         <v>8.7</v>
       </c>
       <c r="I21">
         <v>637</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="C22" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D22">
         <v>2004</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="H22">
         <v>8.7</v>
       </c>
       <c r="I22">
         <v>637</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="C23" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D23">
         <v>2004</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
-      <c r="F23" s="3" t="s">
+      <c r="G23" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H23">
         <v>8.7</v>
       </c>
       <c r="I23">
         <v>637</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="C24" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24">
+        <v>2004</v>
+      </c>
+      <c r="E24" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="D24">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H24">
         <v>8.8</v>
       </c>
       <c r="I24">
         <v>612</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="C25" s="3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D25">
         <v>2003</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H25">
         <v>8.8</v>
       </c>
       <c r="I25">
         <v>612</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="C26" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D26">
         <v>2003</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H26">
         <v>8.8</v>
       </c>
       <c r="I26">
         <v>612</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="C27" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27">
+        <v>2004</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D27">
-[...7 lines deleted...]
-      </c>
       <c r="G27" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H27">
         <v>8.8</v>
       </c>
       <c r="I27">
         <v>612</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="C28" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D28">
         <v>2003</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H28">
         <v>8.8</v>
       </c>
       <c r="I28">
         <v>612</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="C29" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29">
+        <v>2004</v>
+      </c>
+      <c r="E29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D29">
-[...5 lines deleted...]
-      <c r="F29" s="3" t="s">
+      <c r="G29" s="3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H29">
         <v>8.9</v>
       </c>
       <c r="I29">
         <v>588</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="C30" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D30">
+        <v>2004</v>
+      </c>
+      <c r="E30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H30">
         <v>8.9</v>
       </c>
       <c r="I30">
         <v>588</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="C31" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D31">
         <v>2004</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H31">
         <v>8.9</v>
       </c>
       <c r="I31">
         <v>588</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="C32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D32">
+        <v>2003</v>
+      </c>
+      <c r="E32" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="3" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H32">
         <v>9.0</v>
       </c>
       <c r="I32">
         <v>564</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="C33" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33">
+        <v>2004</v>
+      </c>
+      <c r="E33" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="D33">
-[...7 lines deleted...]
-      </c>
       <c r="G33" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H33">
         <v>9.2</v>
       </c>
       <c r="I33">
         <v>517</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="C34" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34">
+        <v>2004</v>
+      </c>
+      <c r="E34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D34">
-[...7 lines deleted...]
-      </c>
       <c r="G34" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H34">
         <v>9.2</v>
       </c>
       <c r="I34">
         <v>517</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="C35" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D35">
         <v>2004</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G35" s="3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H35">
         <v>9.2</v>
       </c>
       <c r="I35">
         <v>517</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="C36" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D36">
         <v>2004</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H36">
         <v>9.2</v>
       </c>
       <c r="I36">
         <v>517</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="C37" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D37">
         <v>2003</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>9.3</v>
       </c>
       <c r="I37">
         <v>495</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="C38" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D38">
+        <v>2003</v>
+      </c>
+      <c r="E38" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="D38">
-[...5 lines deleted...]
-      <c r="F38" s="3" t="s">
+      <c r="G38" s="3" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H38">
         <v>9.3</v>
       </c>
       <c r="I38">
         <v>495</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="C39" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D39">
         <v>2004</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H39">
         <v>9.3</v>
       </c>
       <c r="I39">
         <v>495</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="C40" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D40">
         <v>2004</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H40">
         <v>9.4</v>
       </c>
       <c r="I40">
         <v>473</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="C41" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D41">
+        <v>2003</v>
+      </c>
+      <c r="E41" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" s="3" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H41">
         <v>9.5</v>
       </c>
       <c r="I41">
         <v>451</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="C42" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D42">
         <v>2004</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H42">
         <v>9.5</v>
       </c>
       <c r="I42">
         <v>451</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="C43" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D43">
         <v>2004</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H43">
         <v>9.7</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="C44" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D44">
         <v>2004</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H44">
         <v>9.7</v>
       </c>
       <c r="I44">
         <v>410</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="C45" s="3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D45">
         <v>2004</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H45">
         <v>9.9</v>
       </c>
       <c r="I45">
         <v>371</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="C46" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D46">
         <v>2004</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H46">
         <v>10.1</v>
       </c>
       <c r="I46">
         <v>333</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="C47" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D47">
         <v>2004</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="H47">
         <v>10.4</v>
       </c>
       <c r="I47">
         <v>281</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="C48" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D48">
+        <v>2004</v>
+      </c>
+      <c r="E48" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="3" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H48">
         <v>10.5</v>
       </c>
       <c r="I48">
         <v>264</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
-[...97 lines deleted...]
-    <hyperlink ref="G48" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="F25" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="F28" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="F29" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="F32" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="F33" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="F34" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="F35" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="G36" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="F38" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="F39" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="G39" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="F41" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="G41" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="G42" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="G43" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="G44" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="G45" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="G46" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="G48" r:id="rId_hyperlink_99"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -2339,571 +2311,550 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8">
+        <v>2003</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="D8">
-[...7 lines deleted...]
-      </c>
       <c r="G8" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H8">
         <v>5.81</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>670</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="C9" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D9">
         <v>2003</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="C10" s="3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="C11" s="3" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D11">
         <v>2003</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="C12" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D12">
         <v>2004</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="C13" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D13">
+        <v>2003</v>
+      </c>
+      <c r="E13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="D13">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="C14" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D14">
         <v>2003</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="C15" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D15">
         <v>2004</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="C16" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D16">
         <v>2003</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="C17" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D17">
         <v>2004</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="C18" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D18">
+        <v>2004</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="C19" s="3" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D19">
         <v>2004</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="C20" s="3" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D20">
         <v>2004</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="C21" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D21">
         <v>2004</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
-      <c r="F21" s="3" t="s">
+      <c r="G21" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="C22" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D22">
         <v>2004</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="C23" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D23">
         <v>2004</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="C24" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D24">
         <v>2003</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="C25" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D25">
         <v>2003</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
-      <c r="F25" s="3" t="s">
+      <c r="G25" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="C26" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D26">
         <v>2003</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="C27" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D27">
         <v>2004</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="C28" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D28">
         <v>2004</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="C29" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D29">
         <v>2004</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="C30" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D30">
         <v>2004</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="C31" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D31">
         <v>2003</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H31" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="C32" s="3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D32">
         <v>2004</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H32" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D33">
         <v>2002</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
-      <c r="F33" s="3" t="s">
+      <c r="G33" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_31"/>
-    <hyperlink ref="F21" r:id="rId_hyperlink_32"/>
-[...26 lines deleted...]
-    <hyperlink ref="G33" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="F30" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_56"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -2922,94 +2873,85 @@
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3028,94 +2970,85 @@
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3134,94 +3067,85 @@
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3240,94 +3164,85 @@
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G48" sqref="G48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3341,1071 +3256,1046 @@
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="C8" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8">
+        <v>2003</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="D8">
-[...7 lines deleted...]
-      </c>
       <c r="G8" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H8">
         <v>7.5</v>
       </c>
       <c r="I8">
         <v>601</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="C9" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D9">
         <v>2003</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H9">
         <v>7.6</v>
       </c>
       <c r="I9">
         <v>561</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="C10" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10">
+        <v>2004</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="D10">
-[...5 lines deleted...]
-      <c r="F10" s="3" t="s">
+      <c r="G10" s="3" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H10">
         <v>7.7</v>
       </c>
       <c r="I10">
         <v>522</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="C11" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11">
+        <v>2003</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="D11">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H11">
         <v>7.7</v>
       </c>
       <c r="I11">
         <v>522</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="C12" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D12">
         <v>2003</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="H12">
         <v>7.9</v>
       </c>
       <c r="I12">
         <v>449</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D13">
         <v>2003</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H13">
         <v>8.0</v>
       </c>
       <c r="I13">
         <v>415</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="C14" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D14">
         <v>2004</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
-      <c r="F14" s="3" t="s">
+      <c r="G14" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H14">
         <v>8.0</v>
       </c>
       <c r="I14">
         <v>415</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="C15" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D15">
         <v>2004</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H15">
         <v>8.0</v>
       </c>
       <c r="I15">
         <v>415</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="C16" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D16">
         <v>2003</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H16">
         <v>8.0</v>
       </c>
       <c r="I16">
         <v>415</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="C17" s="3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D17">
         <v>2003</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H17">
         <v>8.1</v>
       </c>
       <c r="I17">
         <v>382</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="C18" s="3" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D18">
         <v>2003</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H18">
         <v>8.1</v>
       </c>
       <c r="I18">
         <v>382</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="C19" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D19">
         <v>2003</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H19">
         <v>8.2</v>
       </c>
       <c r="I19">
         <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="C20" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D20">
         <v>2003</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H20">
         <v>8.2</v>
       </c>
       <c r="I20">
         <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="C21" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D21">
         <v>2004</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H21">
         <v>8.2</v>
       </c>
       <c r="I21">
         <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="C22" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D22">
         <v>2003</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H22">
         <v>8.2</v>
       </c>
       <c r="I22">
         <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="C23" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D23">
         <v>2004</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H23">
         <v>8.2</v>
       </c>
       <c r="I23">
         <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="C24" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D24">
         <v>2004</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H24">
         <v>8.3</v>
       </c>
       <c r="I24">
         <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="C25" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25">
+        <v>2004</v>
+      </c>
+      <c r="E25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="H25">
         <v>8.3</v>
       </c>
       <c r="I25">
         <v>320</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="C26" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D26">
         <v>2004</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H26">
         <v>8.4</v>
       </c>
       <c r="I26">
         <v>291</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="C27" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D27">
         <v>2004</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H27">
         <v>8.5</v>
       </c>
       <c r="I27">
         <v>263</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="C28" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D28">
         <v>2004</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H28">
         <v>8.5</v>
       </c>
       <c r="I28">
         <v>263</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="C29" s="3" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D29">
         <v>2004</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H29">
         <v>8.5</v>
       </c>
       <c r="I29">
         <v>263</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="C30" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D30">
         <v>2003</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
-      <c r="F30" s="3" t="s">
+      <c r="G30" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H30">
         <v>8.5</v>
       </c>
       <c r="I30">
         <v>263</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="C31" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D31">
         <v>2004</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="H31">
         <v>8.5</v>
       </c>
       <c r="I31">
         <v>263</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="C32" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D32">
         <v>2004</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="H32">
         <v>8.5</v>
       </c>
       <c r="I32">
         <v>263</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="C33" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D33">
         <v>2004</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="H33">
         <v>8.7</v>
       </c>
       <c r="I33">
         <v>212</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="C34" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D34">
         <v>2003</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H34">
         <v>8.7</v>
       </c>
       <c r="I34">
         <v>212</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="C35" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D35">
         <v>2003</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H35">
         <v>8.8</v>
       </c>
       <c r="I35">
         <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="C36" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D36">
         <v>2003</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
-      <c r="F36" s="3" t="s">
+      <c r="G36" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H36">
         <v>8.9</v>
       </c>
       <c r="I36">
         <v>166</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="C37" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D37">
         <v>2004</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H37">
         <v>8.9</v>
       </c>
       <c r="I37">
         <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="C38" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D38">
         <v>2004</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H38">
         <v>8.9</v>
       </c>
       <c r="I38">
         <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="C39" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D39">
         <v>2004</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G39" s="3" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H39">
         <v>9.1</v>
       </c>
       <c r="I39">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="C40" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D40">
         <v>2004</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H40">
         <v>9.1</v>
       </c>
       <c r="I40">
         <v>126</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="C41" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D41">
         <v>2004</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H41">
         <v>9.3</v>
       </c>
       <c r="I41">
         <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="C42" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D42">
         <v>2003</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H42">
         <v>9.3</v>
       </c>
       <c r="I42">
         <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="C43" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D43">
         <v>2004</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H43">
         <v>9.3</v>
       </c>
       <c r="I43">
         <v>92</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="C44" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D44">
         <v>2003</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H44">
         <v>9.4</v>
       </c>
       <c r="I44">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="C45" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D45">
         <v>2004</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H45">
         <v>9.4</v>
       </c>
       <c r="I45">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="C46" s="3" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D46">
         <v>2004</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H46">
         <v>9.4</v>
       </c>
       <c r="I46">
         <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="C47" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D47">
         <v>2004</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H47">
         <v>10.6</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="C48" s="3" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D48">
         <v>2002</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
-      <c r="F48" s="3" t="s">
+      <c r="G48" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H48">
         <v>7.9</v>
       </c>
       <c r="I48">
         <v>449</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
-[...80 lines deleted...]
-    <hyperlink ref="G48" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="F29" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="G36" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="G37" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="F39" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="G39" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="G41" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="G42" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="F43" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="G43" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="F44" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="G45" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="G46" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="F47" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="G48" r:id="rId_hyperlink_94"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J41"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G41" sqref="G41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -4414,3105 +4304,3021 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D8">
         <v>2003</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="3" t="s">
+      <c r="G8" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H8">
         <v>27.8</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>742</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="C9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9">
+        <v>2004</v>
+      </c>
+      <c r="E9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D9">
-[...5 lines deleted...]
-      <c r="F9" s="3" t="s">
+      <c r="G9" s="3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H9">
         <v>28.5</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>690</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="C10" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D10">
         <v>2004</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H10">
         <v>28.7</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>675</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="C11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11">
+        <v>2003</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D11">
-[...5 lines deleted...]
-      <c r="F11" s="3" t="s">
+      <c r="G11" s="3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H11">
         <v>29.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>654</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="C12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D12">
         <v>2004</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="3" t="s">
+      <c r="G12" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H12">
         <v>29.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>654</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="C13" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D13">
         <v>2003</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
-      <c r="F13" s="3" t="s">
+      <c r="G13" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H13">
         <v>29.1</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>647</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="C14" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D14">
         <v>2004</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H14">
         <v>29.4</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>625</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="C15" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D15">
         <v>2003</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H15">
         <v>29.4</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>625</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="C16" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D16">
         <v>2004</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H16">
         <v>29.4</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>625</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="C17" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17">
+        <v>2003</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D17">
-[...5 lines deleted...]
-      <c r="F17" s="3" t="s">
+      <c r="G17" s="3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H17">
         <v>29.8</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>598</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="C18" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18">
+        <v>2004</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D18">
-[...7 lines deleted...]
-      </c>
       <c r="G18" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H18">
         <v>30.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>584</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="C19" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19">
+        <v>2003</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="3" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H19">
         <v>30.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>584</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="C20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D20">
+        <v>2004</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H20">
         <v>30.1</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>577</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="C21" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D21">
         <v>2004</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H21">
         <v>30.3</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>564</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="C22" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D22">
         <v>2003</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H22">
         <v>30.3</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>564</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="C23" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D23">
         <v>2003</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H23">
         <v>30.9</v>
       </c>
       <c r="I23">
         <v>0.0</v>
       </c>
       <c r="J23">
         <v>525</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="C24" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D24">
         <v>2003</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H24">
         <v>30.9</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>525</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="C25" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D25">
         <v>2003</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="H25">
         <v>31.1</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>512</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="C26" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26">
+        <v>2004</v>
+      </c>
+      <c r="E26" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D26">
-[...7 lines deleted...]
-      </c>
       <c r="G26" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H26">
         <v>31.2</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>506</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="C27" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D27">
         <v>2004</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="H27">
         <v>31.8</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>468</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="C28" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D28">
         <v>2004</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H28">
         <v>31.8</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>468</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="C29" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D29">
         <v>2004</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H29">
         <v>31.8</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>468</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="C30" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D30">
         <v>2004</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H30">
         <v>31.8</v>
       </c>
       <c r="I30">
         <v>0.0</v>
       </c>
       <c r="J30">
         <v>468</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="C31" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D31">
         <v>2004</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H31">
         <v>32.1</v>
       </c>
       <c r="I31">
         <v>0.0</v>
       </c>
       <c r="J31">
         <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="C32" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D32">
         <v>2004</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H32">
         <v>32.8</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>410</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="C33" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33">
+        <v>2004</v>
+      </c>
+      <c r="E33" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D33">
-[...5 lines deleted...]
-      <c r="F33" s="3" t="s">
+      <c r="G33" s="3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H33">
         <v>32.8</v>
       </c>
       <c r="I33">
         <v>0.0</v>
       </c>
       <c r="J33">
         <v>410</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="C34" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D34">
         <v>2003</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H34">
         <v>32.9</v>
       </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
         <v>404</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="C35" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35">
+        <v>2003</v>
+      </c>
+      <c r="E35" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="D35">
-[...5 lines deleted...]
-      <c r="F35" s="3" t="s">
+      <c r="G35" s="3" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H35">
         <v>32.9</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>404</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="C36" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D36">
         <v>2004</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H36">
         <v>33.0</v>
       </c>
       <c r="I36">
         <v>0.0</v>
       </c>
       <c r="J36">
         <v>398</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="C37" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D37">
         <v>2004</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H37">
         <v>34.2</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="C38" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D38">
         <v>2004</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H38">
         <v>36.3</v>
       </c>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
         <v>235</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="C39" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D39">
         <v>2003</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H39">
         <v>37.5</v>
       </c>
       <c r="I39">
         <v>0.0</v>
       </c>
       <c r="J39">
         <v>186</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D40">
         <v>2002</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
-      <c r="F40" s="3" t="s">
+      <c r="G40" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H40">
         <v>28.9</v>
       </c>
       <c r="I40">
         <v>0.0</v>
       </c>
       <c r="J40">
         <v>661</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D41">
         <v>2001</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H41">
         <v>30.6</v>
       </c>
       <c r="I41">
         <v>0.0</v>
       </c>
       <c r="J41">
         <v>544</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="F29" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="F31" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="F33" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="F35" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="G36" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="G37" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="G39" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="F41" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="G41" r:id="rId_hyperlink_80"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:J42"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="G42" sqref="G42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="C2" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="C3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="C5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>135</v>
+      </c>
+      <c r="J7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="C8" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8">
+        <v>2003</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H8">
+        <v>25.8</v>
+      </c>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="C9" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9">
+        <v>2004</v>
+      </c>
+      <c r="E9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H9">
+        <v>26.0</v>
+      </c>
+      <c r="I9">
+        <v>0.0</v>
+      </c>
+      <c r="J9">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="C10" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D10">
+        <v>2003</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10">
+        <v>26.7</v>
+      </c>
+      <c r="I10">
+        <v>0.0</v>
+      </c>
+      <c r="J10">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="C11" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11">
+        <v>2004</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H11">
+        <v>26.9</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="C12" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D12">
+        <v>2003</v>
+      </c>
+      <c r="E12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H12">
+        <v>27.1</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="C13" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13">
+        <v>2003</v>
+      </c>
+      <c r="E13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H13">
+        <v>27.3</v>
+      </c>
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="C14" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14">
+        <v>2004</v>
+      </c>
+      <c r="E14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14">
+        <v>27.6</v>
+      </c>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="C15" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D15">
+        <v>2003</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15">
+        <v>27.7</v>
+      </c>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="C16" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16">
+        <v>2003</v>
+      </c>
+      <c r="E16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16">
+        <v>27.8</v>
+      </c>
+      <c r="I16">
+        <v>0.0</v>
+      </c>
+      <c r="J16">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="C17" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D17">
+        <v>2003</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H17">
+        <v>27.8</v>
+      </c>
+      <c r="I17">
+        <v>0.0</v>
+      </c>
+      <c r="J17">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="C18" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D18">
+        <v>2004</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18">
+        <v>28.0</v>
+      </c>
+      <c r="I18">
+        <v>0.0</v>
+      </c>
+      <c r="J18">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="C19" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D19">
+        <v>2004</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H19">
+        <v>28.3</v>
+      </c>
+      <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="C20" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20">
+        <v>2003</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20">
+        <v>28.7</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="C21" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D21">
+        <v>2004</v>
+      </c>
+      <c r="E21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="H21">
+        <v>29.2</v>
+      </c>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
+      <c r="J21">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="C22" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D22">
+        <v>2004</v>
+      </c>
+      <c r="E22" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22">
+        <v>29.4</v>
+      </c>
+      <c r="I22">
+        <v>0.0</v>
+      </c>
+      <c r="J22">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="C23" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D23">
+        <v>2003</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H23">
+        <v>30.1</v>
+      </c>
+      <c r="I23">
+        <v>0.0</v>
+      </c>
+      <c r="J23">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="C24" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D24">
+        <v>2004</v>
+      </c>
+      <c r="E24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H24">
+        <v>30.2</v>
+      </c>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="C25" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D25">
+        <v>2003</v>
+      </c>
+      <c r="E25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H25">
+        <v>30.2</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="C26" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D26">
+        <v>2003</v>
+      </c>
+      <c r="E26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26">
+        <v>30.2</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="C27" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D27">
+        <v>2003</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27">
+        <v>30.6</v>
+      </c>
+      <c r="I27">
+        <v>0.0</v>
+      </c>
+      <c r="J27">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="C28" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D28">
+        <v>2003</v>
+      </c>
+      <c r="E28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H28">
+        <v>30.6</v>
+      </c>
+      <c r="I28">
+        <v>0.0</v>
+      </c>
+      <c r="J28">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="C29" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29">
+        <v>2003</v>
+      </c>
+      <c r="E29" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H29">
+        <v>30.8</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="C30" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D30">
+        <v>2004</v>
+      </c>
+      <c r="E30" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H30">
+        <v>31.0</v>
+      </c>
+      <c r="I30">
+        <v>0.0</v>
+      </c>
+      <c r="J30">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="C31" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31">
+        <v>2003</v>
+      </c>
+      <c r="E31" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31">
+        <v>31.5</v>
+      </c>
+      <c r="I31">
+        <v>0.0</v>
+      </c>
+      <c r="J31">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="C32" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D32">
+        <v>2003</v>
+      </c>
+      <c r="E32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32">
+        <v>31.5</v>
+      </c>
+      <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="C33" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33">
+        <v>2004</v>
+      </c>
+      <c r="E33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H33">
+        <v>31.9</v>
+      </c>
+      <c r="I33">
+        <v>0.0</v>
+      </c>
+      <c r="J33">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="C34" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34">
+        <v>2004</v>
+      </c>
+      <c r="E34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H34">
+        <v>32.2</v>
+      </c>
+      <c r="I34">
+        <v>0.0</v>
+      </c>
+      <c r="J34">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="C35" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D35">
+        <v>2004</v>
+      </c>
+      <c r="E35" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H35">
+        <v>32.4</v>
+      </c>
+      <c r="I35">
+        <v>0.0</v>
+      </c>
+      <c r="J35">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="C36" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36">
+        <v>2004</v>
+      </c>
+      <c r="E36" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="H36">
+        <v>32.6</v>
+      </c>
+      <c r="I36">
+        <v>0.0</v>
+      </c>
+      <c r="J36">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="C37" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37">
+        <v>2004</v>
+      </c>
+      <c r="E37" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H37">
+        <v>32.6</v>
+      </c>
+      <c r="I37">
+        <v>0.0</v>
+      </c>
+      <c r="J37">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="C38" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D38">
+        <v>2004</v>
+      </c>
+      <c r="E38" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H38">
+        <v>33.2</v>
+      </c>
+      <c r="I38">
+        <v>0.0</v>
+      </c>
+      <c r="J38">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="C39" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D39">
+        <v>2004</v>
+      </c>
+      <c r="E39" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H39">
+        <v>33.4</v>
+      </c>
+      <c r="I39">
+        <v>0.0</v>
+      </c>
+      <c r="J39">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="C40" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40">
+        <v>2004</v>
+      </c>
+      <c r="E40" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H40">
+        <v>34.8</v>
+      </c>
+      <c r="I40">
+        <v>0.0</v>
+      </c>
+      <c r="J40">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="C41" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D41">
+        <v>2004</v>
+      </c>
+      <c r="E41" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="H41">
+        <v>39.6</v>
+      </c>
+      <c r="I41">
+        <v>0.0</v>
+      </c>
+      <c r="J41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>132</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D42">
+        <v>2002</v>
+      </c>
+      <c r="E42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H42">
+        <v>27.3</v>
+      </c>
+      <c r="I42">
+        <v>0.0</v>
+      </c>
+      <c r="J42">
+        <v>360</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="F30" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="F31" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="F34" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="F35" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="F36" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="G36" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="F37" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="G37" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="G39" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="G40" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="F41" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="G42" r:id="rId_hyperlink_86"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:I20"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="G20" sqref="G20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="C2" s="1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="C3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="C5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="C8" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D8">
+        <v>2003</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H8" t="s">
+        <v>162</v>
+      </c>
+      <c r="I8">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="C9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9">
+        <v>2003</v>
+      </c>
+      <c r="E9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9" t="s">
+        <v>163</v>
+      </c>
+      <c r="I9">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="C10" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D10">
+        <v>2003</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H10" t="s">
+        <v>164</v>
+      </c>
+      <c r="I10">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="C11" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D11">
+        <v>2003</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" t="s">
+        <v>166</v>
+      </c>
+      <c r="I11">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="C12" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D12">
+        <v>2004</v>
+      </c>
+      <c r="E12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" t="s">
+        <v>168</v>
+      </c>
+      <c r="I12">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="C13" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D13">
+        <v>2003</v>
+      </c>
+      <c r="E13" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I13">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="C14" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14">
+        <v>2004</v>
+      </c>
+      <c r="E14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" t="s">
+        <v>171</v>
+      </c>
+      <c r="I14">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="C15" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D15">
+        <v>2003</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H15" t="s">
+        <v>173</v>
+      </c>
+      <c r="I15">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="C16" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16">
+        <v>2004</v>
+      </c>
+      <c r="E16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" t="s">
+        <v>174</v>
+      </c>
+      <c r="I16">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="C17" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D17">
+        <v>2003</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" t="s">
+        <v>175</v>
+      </c>
+      <c r="I17">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="C18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>2003</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H18" t="s">
+        <v>176</v>
+      </c>
+      <c r="I18">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="C19" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D19">
+        <v>2004</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" t="s">
+        <v>178</v>
+      </c>
+      <c r="I19">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="C20" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D20">
+        <v>2004</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H20" t="s">
+        <v>180</v>
+      </c>
+      <c r="I20">
+        <v>135</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_29"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:I23"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="G23" sqref="G23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="C2" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="C3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="C5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="C8" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D8">
+        <v>2003</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H8" t="s">
+        <v>185</v>
+      </c>
+      <c r="I8">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="C9" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D9">
+        <v>2004</v>
+      </c>
+      <c r="E9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" t="s">
+        <v>186</v>
+      </c>
+      <c r="I9">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="C10" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D10">
+        <v>2003</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" t="s">
+        <v>188</v>
+      </c>
+      <c r="I10">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="C11" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D11">
+        <v>2003</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" t="s">
+        <v>190</v>
+      </c>
+      <c r="I11">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="C12" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D12">
+        <v>2004</v>
+      </c>
+      <c r="E12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H12" t="s">
+        <v>192</v>
+      </c>
+      <c r="I12">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="C13" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D13">
+        <v>2003</v>
+      </c>
+      <c r="E13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H13" t="s">
+        <v>193</v>
+      </c>
+      <c r="I13">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="C14" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D14">
+        <v>2004</v>
+      </c>
+      <c r="E14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H14" t="s">
+        <v>195</v>
+      </c>
+      <c r="I14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="C15" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D15">
+        <v>2003</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" t="s">
+        <v>196</v>
+      </c>
+      <c r="I15">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="C16" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D16">
+        <v>2004</v>
+      </c>
+      <c r="E16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16" t="s">
+        <v>197</v>
+      </c>
+      <c r="I16">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="C17" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D17">
+        <v>2004</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="H17" t="s">
+        <v>201</v>
+      </c>
+      <c r="I17">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="C18" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D18">
+        <v>2003</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" t="s">
+        <v>203</v>
+      </c>
+      <c r="I18">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="C19" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D19">
+        <v>2004</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H19" t="s">
+        <v>204</v>
+      </c>
+      <c r="I19">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="C20" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D20">
+        <v>2003</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20" t="s">
+        <v>205</v>
+      </c>
+      <c r="I20">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="C21" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D21">
+        <v>2004</v>
+      </c>
+      <c r="E21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" t="s">
+        <v>207</v>
+      </c>
+      <c r="I21">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="C22" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22">
+        <v>2004</v>
+      </c>
+      <c r="E22" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" t="s">
+        <v>208</v>
+      </c>
+      <c r="I22">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="C23" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D23">
+        <v>2004</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H23" t="s">
+        <v>209</v>
+      </c>
+      <c r="I23">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
-[...1063 lines deleted...]
-    <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
-    <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
-[...58 lines deleted...]
-    <hyperlink ref="G42" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_40"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...913 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
       <c r="K7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>14</v>
       </c>
       <c r="P8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="Q8" t="s">
         <v>15</v>
       </c>
       <c r="R8" t="s">
         <v>14</v>
       </c>
       <c r="S8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="T8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D9">
         <v>2003</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="G9" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H9">
         <v>9.2</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
       <c r="K9">
         <v>9.0</v>
       </c>
       <c r="L9">
         <v>76.2</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
@@ -7520,898 +7326,883 @@
       </c>
       <c r="F10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H10">
         <v>9.4</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
       <c r="K10">
         <v>9.1</v>
       </c>
       <c r="L10">
         <v>76.2</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11">
+        <v>2003</v>
+      </c>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H11">
         <v>9.5</v>
       </c>
       <c r="I11">
         <v>76.2</v>
       </c>
       <c r="K11">
         <v>9.5</v>
       </c>
       <c r="L11">
         <v>76.2</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="C12" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D12">
         <v>2003</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H12">
         <v>9.4</v>
       </c>
       <c r="I12">
         <v>76.2</v>
       </c>
       <c r="K12" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="L12">
         <v>76.2</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D13">
         <v>2004</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H13">
         <v>9.6</v>
       </c>
       <c r="I13">
         <v>76.2</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>6</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D14">
         <v>2004</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H14">
         <v>9.8</v>
       </c>
       <c r="I14">
         <v>76.2</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D15">
         <v>2003</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H15">
         <v>9.8</v>
       </c>
       <c r="I15">
         <v>76.2</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D16">
         <v>2004</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H16">
         <v>9.8</v>
       </c>
       <c r="I16">
         <v>76.2</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="C17" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17">
+        <v>2004</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D17">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="3" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H17">
         <v>9.9</v>
       </c>
       <c r="I17">
         <v>76.2</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D18">
         <v>2003</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H18">
         <v>10.1</v>
       </c>
       <c r="I18">
         <v>76.2</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D19">
         <v>2003</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H19">
         <v>10.5</v>
       </c>
       <c r="I19">
         <v>76.2</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D20">
         <v>2004</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H20">
         <v>10.5</v>
       </c>
       <c r="I20">
         <v>76.2</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D21">
         <v>2004</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H21">
         <v>10.5</v>
       </c>
       <c r="I21">
         <v>76.2</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="C22" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22">
+        <v>2003</v>
+      </c>
+      <c r="E22" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D22">
-[...5 lines deleted...]
-      <c r="F22" s="3" t="s">
+      <c r="G22" s="3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H22">
         <v>11.3</v>
       </c>
       <c r="I22">
         <v>76.2</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="C23" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D23">
+        <v>2004</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="D23">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H23">
         <v>11.6</v>
       </c>
       <c r="I23">
         <v>76.2</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D24">
         <v>2004</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H24">
         <v>12.6</v>
       </c>
       <c r="I24">
         <v>76.2</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D25">
         <v>2002</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
-      <c r="F25" s="3" t="s">
+      <c r="G25" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H25">
         <v>9.7</v>
       </c>
       <c r="I25">
         <v>76.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
-[...42 lines deleted...]
-    <hyperlink ref="G25" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="F10" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="F22" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="F23" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_43"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="C2" s="1" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
       <c r="K7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="O8" t="s">
         <v>14</v>
       </c>
       <c r="P8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="Q8" t="s">
         <v>15</v>
       </c>
       <c r="R8" t="s">
         <v>14</v>
       </c>
       <c r="S8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="T8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D9">
         <v>2003</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9">
         <v>9.3</v>
       </c>
       <c r="I9">
         <v>83.8</v>
       </c>
       <c r="K9">
         <v>9.3</v>
       </c>
       <c r="L9">
         <v>83.8</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H10">
         <v>9.4</v>
       </c>
       <c r="I10">
         <v>83.8</v>
       </c>
       <c r="K10">
         <v>9.7</v>
       </c>
       <c r="L10">
         <v>83.8</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D11">
         <v>2003</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H11">
         <v>9.5</v>
       </c>
       <c r="I11">
         <v>83.8</v>
       </c>
       <c r="K11">
         <v>10.5</v>
       </c>
       <c r="L11">
         <v>83.8</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D12">
         <v>2004</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H12">
         <v>9.8</v>
       </c>
       <c r="I12">
         <v>83.8</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D13">
         <v>2003</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H13">
         <v>10.1</v>
       </c>
       <c r="I13">
         <v>83.8</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D14">
         <v>2003</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H14">
         <v>10.3</v>
       </c>
       <c r="I14">
         <v>83.8</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D15">
         <v>2003</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H15">
         <v>10.8</v>
       </c>
       <c r="I15">
         <v>83.8</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D16">
         <v>2003</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H16">
         <v>11.5</v>
       </c>
       <c r="I16">
         <v>83.8</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D17">
         <v>2004</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H17">
         <v>11.5</v>
       </c>
       <c r="I17">
         <v>83.8</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D18">
         <v>2004</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H18">
         <v>11.7</v>
       </c>
       <c r="I18">
         <v>83.8</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D19">
         <v>2004</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H19">
         <v>11.8</v>
       </c>
       <c r="I19">
         <v>83.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="K7:M7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_3"/>
@@ -8422,94 +8213,85 @@
     <hyperlink ref="F11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -8528,59 +8310,50 @@
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>60m(S,U16)</vt:lpstr>
       <vt:lpstr>60m(V,U16)</vt:lpstr>
       <vt:lpstr>200m(S,U16)</vt:lpstr>
       <vt:lpstr>200m(V,U16)</vt:lpstr>
       <vt:lpstr>800m(S,U16)</vt:lpstr>