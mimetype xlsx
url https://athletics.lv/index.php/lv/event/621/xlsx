--- v0 (2026-07-22)
+++ v1 (2026-08-26)
@@ -6,70 +6,70 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="50m(V)" sheetId="1" r:id="rId4"/>
     <sheet name="50m(V) 1" sheetId="2" r:id="rId5"/>
     <sheet name="50m(V) 2" sheetId="3" r:id="rId6"/>
     <sheet name="augstleksana(V)" sheetId="4" r:id="rId7"/>
     <sheet name="trissolleksana(V)" sheetId="5" r:id="rId8"/>
     <sheet name="50m(S)" sheetId="6" r:id="rId9"/>
     <sheet name="50m(S) 1" sheetId="7" r:id="rId10"/>
     <sheet name="50m(S) 2" sheetId="8" r:id="rId11"/>
     <sheet name="augstleksana(S)" sheetId="9" r:id="rId12"/>
     <sheet name="trissolleksana(S)" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Daugavpils vieglatlētikas tūre</t>
   </si>
   <si>
     <t>50m (V)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>05.11.2016.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Daugavpils</t>
@@ -398,51 +398,51 @@
   <si>
     <t>Viktorija Kirilova</t>
   </si>
   <si>
     <t>Kristīne Lavrinoviča</t>
   </si>
   <si>
     <t>Augstlēkšana (S)</t>
   </si>
   <si>
     <t>Elīza Andrejeva</t>
   </si>
   <si>
     <t>Dita Plotiņa</t>
   </si>
   <si>
     <t>Trīssoļlēkšana (S)</t>
   </si>
   <si>
     <t>Anželika Parfjonova</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -795,51 +795,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21941" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21990" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20963" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34613" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25470" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25459" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21950" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27427" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25492" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/22506" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27613" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21821" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21986" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20963" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34613" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16560" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25465" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14486" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21949" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18973" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27421" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19473" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21950" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18873" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26879" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25459" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25843" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21941" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/22455" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23222" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/22497" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19845" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19861" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19847" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23475" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23476" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1391" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1391" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18860" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18860" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19835" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19835" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23478" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23478" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19463" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25462" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/12531" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21454" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19843" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15911" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21945" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27593" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15931" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15931" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21959" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21959" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27422" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27422" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21962" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21962" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26871" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27423" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23297" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27595" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27596" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27424" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27597" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27598" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27599" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27601" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27602" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24244" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24244" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21973" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21973" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21975" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21975" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21972" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21972" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24245" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25325" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25670" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25666" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21979" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25311" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27432" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27607" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23010" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21978" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26053" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25326" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21977" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27608" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25479" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27609" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25771" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27610" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27611" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27612" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21982" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15931" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23010" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27593" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21961" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24244" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23297" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25670" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27422" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26053" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25484" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27614" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27607" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25311" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27608" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25479" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27611" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1214,64 +1214,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C34" sqref="C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1889,64 +1880,55 @@
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2213,64 +2195,55 @@
       <c r="H19">
         <v>8.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2645,64 +2618,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2984,64 +2948,55 @@
       </c>
       <c r="I18">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3617,64 +3572,55 @@
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4013,64 +3959,55 @@
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4463,64 +4400,55 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5093,64 +5021,55 @@
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5537,59 +5456,50 @@
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>50m(V)</vt:lpstr>
       <vt:lpstr>50m(V) 1</vt:lpstr>
       <vt:lpstr>50m(V) 2</vt:lpstr>
       <vt:lpstr>augstleksana(V)</vt:lpstr>
       <vt:lpstr>trissolleksana(V)</vt:lpstr>