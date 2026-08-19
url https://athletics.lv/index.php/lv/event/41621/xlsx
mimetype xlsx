--- v0 (2026-07-08)
+++ v1 (2026-08-19)
@@ -14,78 +14,78 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bumbinas-mesana(V,U10)" sheetId="1" r:id="rId4"/>
     <sheet name="bumbinas-mesana(S,U10)" sheetId="2" r:id="rId5"/>
     <sheet name="bumbinas-mesana(V,U12)" sheetId="3" r:id="rId6"/>
     <sheet name="bumbinas-mesana(S,U12)" sheetId="4" r:id="rId7"/>
     <sheet name="bumbinas-mesana(V,U14)" sheetId="5" r:id="rId8"/>
     <sheet name="bumbinas-mesana(S,U14)" sheetId="6" r:id="rId9"/>
     <sheet name="pildbumbas-mesana(V,U10)" sheetId="7" r:id="rId10"/>
     <sheet name="pildbumbas-mesana(S,U10)" sheetId="8" r:id="rId11"/>
     <sheet name="pildbumbas-mesana(V,U12)" sheetId="9" r:id="rId12"/>
     <sheet name="pildbumbas-mesana(S,U12)" sheetId="10" r:id="rId13"/>
     <sheet name="pildbumbas-mesana(V,U14)" sheetId="11" r:id="rId14"/>
     <sheet name="pildbumbas-mesana(S,U14)" sheetId="12" r:id="rId15"/>
     <sheet name="talleksana-no-vie(V,U10)" sheetId="13" r:id="rId16"/>
     <sheet name="talleksana-no-vie(S,U12)" sheetId="14" r:id="rId17"/>
     <sheet name="talleksana-no-vie(V,U12)" sheetId="15" r:id="rId18"/>
     <sheet name="talleksana-no-vie(S,U10)" sheetId="16" r:id="rId19"/>
     <sheet name="talleksana-no-vie(V,U14)" sheetId="17" r:id="rId20"/>
     <sheet name="talleksana-no-vie(S,U14)" sheetId="18" r:id="rId21"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Sēlijas Sporta skolas slēgtās ZIEMAS SACENSĪBAS VIEGLATLĒTIKĀ U-10, U-12, U-14 VECUMA GRUPĀM</t>
   </si>
   <si>
     <t>Bumbiņas mešana (V, U10)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>24.02.2026.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Zasas vidusskola</t>
@@ -282,51 +282,51 @@
   <si>
     <t>Pildbumbas mešana (S, U14)</t>
   </si>
   <si>
     <t>Tāllēkšana no vietas (V, U10)</t>
   </si>
   <si>
     <t>Tāllēkšana no vietas (S, U12)</t>
   </si>
   <si>
     <t>Tāllēkšana no vietas (V, U12)</t>
   </si>
   <si>
     <t>Tāllēkšana no vietas (S, U10)</t>
   </si>
   <si>
     <t>Tāllēkšana no vietas (V, U14)</t>
   </si>
   <si>
     <t>Tāllēkšana no vietas (S, U14)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -711,51 +711,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70112" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87977" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/84581" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/83464" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/83493" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87978" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87979" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70113" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/84580" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70114" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/88060" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70116" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42344" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56811" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/96095" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56810" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/88009" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/94981" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/94980" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/88010" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87975" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/88012" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87967" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87971" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87974" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/88014" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/88015" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/88008" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/88011" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/88013" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87972" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/84579" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70111" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87968" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/83490" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/83494" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29087" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87970" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87969" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/87976" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33981" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/67" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -906,83 +906,74 @@
         <v>9.85</v>
       </c>
       <c r="I11">
         <v>200.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -1118,51 +1109,51 @@
       </c>
       <c r="H11">
         <v>9.23</v>
       </c>
       <c r="I11">
         <v>1.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="C12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D12">
         <v>2016</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
-        <v>9.01</v>
+        <v>9.0099999999999998</v>
       </c>
       <c r="I12">
         <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="C13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D13">
         <v>2016</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H13">
         <v>8.97</v>
       </c>
       <c r="I13">
@@ -1330,64 +1321,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -1494,64 +1476,55 @@
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>11.54</v>
       </c>
       <c r="I9">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -1658,64 +1631,55 @@
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>10.33</v>
       </c>
       <c r="I9">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1850,64 +1814,55 @@
         <v>20</v>
       </c>
       <c r="H11">
         <v>1.29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2234,64 +2189,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2526,64 +2472,55 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2878,64 +2815,55 @@
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3032,64 +2960,55 @@
       <c r="F9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>1.83</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3186,64 +3105,55 @@
       <c r="F9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>1.42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -3575,83 +3485,74 @@
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -3810,51 +3711,51 @@
       </c>
       <c r="H12">
         <v>18.58</v>
       </c>
       <c r="I12">
         <v>200.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="C13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D13">
         <v>2016</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H13">
-        <v>18.01</v>
+        <v>18.010000000000002</v>
       </c>
       <c r="I13">
         <v>200.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="C14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D14">
         <v>2016</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H14">
         <v>14.97</v>
       </c>
       <c r="I14">
@@ -3895,64 +3796,55 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4279,64 +4171,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -4443,64 +4326,55 @@
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>21.09</v>
       </c>
       <c r="I9">
         <v>200.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -4607,64 +4481,55 @@
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>18.95</v>
       </c>
       <c r="I9">
         <v>200.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -4815,83 +4680,74 @@
         <v>5.36</v>
       </c>
       <c r="I11">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -4991,51 +4847,51 @@
       </c>
       <c r="G10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10">
         <v>7.05</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="C11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>2017</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H11">
-        <v>7.01</v>
+        <v>7.0099999999999998</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="C12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>2017</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>6.93</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
         <v>25</v>
@@ -5167,64 +5023,55 @@
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5459,59 +5306,50 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>bumbinas-mesana(V,U10)</vt:lpstr>
       <vt:lpstr>bumbinas-mesana(S,U10)</vt:lpstr>
       <vt:lpstr>bumbinas-mesana(V,U12)</vt:lpstr>
       <vt:lpstr>bumbinas-mesana(S,U12)</vt:lpstr>
       <vt:lpstr>bumbinas-mesana(V,U14)</vt:lpstr>