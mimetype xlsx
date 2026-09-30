--- v0 (2026-06-30)
+++ v1 (2026-09-30)
@@ -7,71 +7,71 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="skepa-mesana(V,U16)" sheetId="1" r:id="rId4"/>
     <sheet name="skepa-mesana(S,U16)" sheetId="2" r:id="rId5"/>
     <sheet name="200m(S,U16)" sheetId="3" r:id="rId6"/>
     <sheet name="200m(V,U16)" sheetId="4" r:id="rId7"/>
     <sheet name="300m-barjeras(S,U16)" sheetId="5" r:id="rId8"/>
     <sheet name="800m(V,U16)" sheetId="6" r:id="rId9"/>
     <sheet name="800m(S,U16)" sheetId="7" r:id="rId10"/>
     <sheet name="augstleksana(S,U16)" sheetId="8" r:id="rId11"/>
     <sheet name="augstleksana(V,U16)" sheetId="9" r:id="rId12"/>
     <sheet name="talleksana(S,U16)" sheetId="10" r:id="rId13"/>
     <sheet name="talleksana(V,U16)" sheetId="11" r:id="rId14"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Augšdaugavas novada sporta skolas slēgtās meistarsacīkstes vieglatlētikā U-16 vecuma grupā</t>
   </si>
   <si>
     <t>Šķēpa mešana (V, U16)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>26.05.2024.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Višķi</t>
@@ -253,51 +253,51 @@
   <si>
     <t>Augstlēkšana (V, U16)</t>
   </si>
   <si>
     <t>Artjoms Slobodeņuks</t>
   </si>
   <si>
     <t>D. Hadakovs,J. Hadakova</t>
   </si>
   <si>
     <t>Tāllēkšana (S, U16)</t>
   </si>
   <si>
     <t>Anastasija Lazdovska</t>
   </si>
   <si>
     <t>Tāllēkšana (V, U16)</t>
   </si>
   <si>
     <t>Vadims Nikolajevs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -654,51 +654,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43188" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15599" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51212" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42209" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15374" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42285" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15599" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41626" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36568" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43727" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42285" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15599" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29519" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/37062" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43972" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41575" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45081" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51805" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/46" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41575" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41033" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15377" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42285" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15599" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43188" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15599" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43972" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -840,64 +840,55 @@
       <c r="H10">
         <v>14.54</v>
       </c>
       <c r="I10">
         <v>600.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1122,64 +1113,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1375,83 +1357,74 @@
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -1550,88 +1523,79 @@
       </c>
       <c r="I9">
         <v>400.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D10">
         <v>2011</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10">
-        <v>12.04</v>
+        <v>12.039999999999999</v>
       </c>
       <c r="I10">
         <v>400.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1943,64 +1907,55 @@
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2167,64 +2122,55 @@
       <c r="I11">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -2366,64 +2312,55 @@
       <c r="H10" t="s">
         <v>50</v>
       </c>
       <c r="I10">
         <v>76.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2561,64 +2498,55 @@
       <c r="H10" t="s">
         <v>57</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2698,64 +2626,55 @@
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" t="s">
         <v>60</v>
       </c>
       <c r="I8">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2893,64 +2812,55 @@
       <c r="H10">
         <v>1.1</v>
       </c>
       <c r="I10">
         <v>361</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3117,59 +3027,50 @@
       <c r="I11">
         <v>194</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>skepa-mesana(V,U16)</vt:lpstr>
       <vt:lpstr>skepa-mesana(S,U16)</vt:lpstr>
       <vt:lpstr>200m(S,U16)</vt:lpstr>
       <vt:lpstr>200m(V,U16)</vt:lpstr>
       <vt:lpstr>300m-barjeras(S,U16)</vt:lpstr>