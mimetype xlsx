--- v0 (2026-07-16)
+++ v1 (2026-08-15)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="560-km(,U20)" sheetId="1" r:id="rId4"/>
     <sheet name="560-km()" sheetId="2" r:id="rId5"/>
     <sheet name="1300-km()" sheetId="3" r:id="rId6"/>
     <sheet name="2290-km()" sheetId="4" r:id="rId7"/>
     <sheet name="2780-km()" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3875">
   <si>
     <t>Piejūras Stirnu Buks</t>
   </si>
   <si>
     <t>5.60 km (, U20)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>17.08.2024.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Piejūras brīvdabas muzejs, Ventspils</t>
@@ -11650,51 +11650,51 @@
   <si>
     <t>4:43:59.0</t>
   </si>
   <si>
     <t>Andris Bāliņš</t>
   </si>
   <si>
     <t>4:46:03.0</t>
   </si>
   <si>
     <t>Einars Vilnis</t>
   </si>
   <si>
     <t>4:52:44.0</t>
   </si>
   <si>
     <t>Valters Alliks</t>
   </si>
   <si>
     <t>4:57:12.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -12027,51 +12027,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35167" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42085" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/8103" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51465" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48539" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42207" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35749" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/191" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41692" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28488" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47979" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17074" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48742" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39381" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/8103" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32251" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7814" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47977" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38666" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/37430" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40082" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82237" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41219" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71295" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/43" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35084" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74279" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43611" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16967" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81587" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38549" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/37994" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17074" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56097" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7814" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43679" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79180" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52196" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38548" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54118" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36738" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42705" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27326" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38518" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43415" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43467" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36385" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/43" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82238" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48056" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38501" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39180" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20940" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70419" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38846" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40071" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48018" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43413" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48826" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34217" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43468" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52453" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44716" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36512" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40428" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17458" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54304" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39353" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48060" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33067" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1913" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52586" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1507" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/60" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33519" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15622" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36386" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10151" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82084" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53190" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42142" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43090" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54655" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82239" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39652" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/37449" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33859" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34310" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/30919" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/97" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38546" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16967" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48138" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82240" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28164" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25487" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52199" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54397" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/733" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35378" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43412" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82241" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/31229" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48521" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40356" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/442" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71707" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38066" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50759" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17458" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48002" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56841" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15356" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81596" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50215" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41747" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38544" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16967" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41745" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34836" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3335" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/253" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41929" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17478" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/296" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48024" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17074" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44096" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/265" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53224" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29094" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70466" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3992" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53235" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29094" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18387" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11046" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41014" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48128" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38069" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/8103" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42695" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27326" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48014" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41889" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1903" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38668" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7814" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41185" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55075" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82098" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39211" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/31130" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47978" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82105" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53315" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17074" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42832" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39161" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82099" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48541" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48986" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/63915" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82242" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48070" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51191" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39530" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82243" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81602" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82244" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48036" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15575" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34589" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/30338" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51757" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82095" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80552" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44401" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15463" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/24" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39210" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/31130" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/58" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53937" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56273" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81616" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82245" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48992" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81594" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48998" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56582" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59490" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82093" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54259" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48262" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52207" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16967" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51759" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54409" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43407" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/69481" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82246" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48173" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48570" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/62351" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/31303" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15527" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74369" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44047" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48825" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48523" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82100" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42204" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47202" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48112" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/68493" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/31248" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1903" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44351" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27326" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82247" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48532" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44731" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42953" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1393" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/99" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/37654" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17458" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/37047" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39820" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/56" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/69636" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/37841" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15441" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/271" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43402" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52212" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48129" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48412" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53949" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13778" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/296" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48883" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52462" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48135" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79203" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81464" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44814" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81614" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48067" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39653" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48221" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48081" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17074" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53997" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48355" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81650" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48887" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48187" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56514" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5483" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82117" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82248" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52211" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53947" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42228" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48926" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48985" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48231" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39529" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39136" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43422" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39181" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7591" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49174" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53648" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48214" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41441" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21071" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44198" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41531" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49810" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52469" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49598" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48866" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43410" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48085" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48313" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26699" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81627" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81644" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49064" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48109" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48842" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80142" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82249" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54464" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48218" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48105" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48286" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53985" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36851" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48063" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48215" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48190" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39943" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11191" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/62" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51679" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48195" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52478" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48321" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48791" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42702" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27326" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33842" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74886" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49119" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81657" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32254" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50310" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20755" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/73" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42703" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27326" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52219" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82116" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54245" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81671" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/68120" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48780" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48781" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82250" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82251" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43403" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38082" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15359" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/15" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51344" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3483" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/52" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74923" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45327" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82252" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81665" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48182" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/86652" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38635" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15497" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/59" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50732" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7814" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48449" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48565" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48272" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36513" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48093" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81629" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/65359" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48923" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81667" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48906" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48049" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48204" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82253" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82119" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48087" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52602" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54091" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52498" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45345" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81666" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48616" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82110" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49007" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42229" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15501" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56843" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3047" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79605" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71665" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43404" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44912" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40260" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47731" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48768" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48196" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40190" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13637" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/69605" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51755" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82254" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47698" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33055" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13637" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/6" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72962" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/94" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81668" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48151" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81664" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35191" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48147" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34161" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51290" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44416" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/95" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42206" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56286" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39654" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3521" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82122" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79705" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80578" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44730" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44258" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17458" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27261" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49001" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74203" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82120" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39506" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70147" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/39" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81694" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49117" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42807" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19088" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/27" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48961" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82255" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82256" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43619" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27326" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82127" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36633" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32920" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48245" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48637" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48226" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71676" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48288" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81624" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48943" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48324" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48664" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52483" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51446" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17458" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48295" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49107" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36859" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/13" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82257" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/64994" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81705" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82133" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81731" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49067" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48310" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48179" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48101" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81534" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48800" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82130" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48370" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48924" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82258" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82259" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48938" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71692" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5483" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/53" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53945" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71673" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53951" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81699" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48638" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/66348" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79791" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81729" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71690" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52481" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47805" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49245" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/77164" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53953" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81723" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48354" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32489" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52484" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/64724" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49109" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48936" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48389" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53952" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82135" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/75317" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47796" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48462" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81725" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48606" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82260" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48379" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54002" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48950" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/69387" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82261" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52492" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/64770" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53958" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48475" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53959" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48443" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25055" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/19" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48495" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48444" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48653" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54006" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79217" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1903" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49102" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56096" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1903" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49611" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48864" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/64834" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43361" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48962" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54281" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81706" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48811" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36576" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/37556" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/158" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19209" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59672" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81943" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81942" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/416" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/804" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14730" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46281" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/60" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1566" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15470" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5483" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/37" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46821" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81948" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/12853" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2337" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/163" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54047" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72973" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46308" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47195" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54046" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49131" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47513" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82178" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82179" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39170" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81959" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39868" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39370" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/293" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52670" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56213" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/6560" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15451" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15525" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/35" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46823" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16935" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27112" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2788" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54750" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27279" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47857" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52119" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46633" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13320" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46845" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54394" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81954" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81961" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74299" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45443" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81331" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82180" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20296" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81956" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28541" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79986" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81953" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13229" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15583" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82181" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54054" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/62211" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44701" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47427" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82182" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80561" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47838" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50189" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/67411" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/77357" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81901" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81951" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52417" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55922" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/68581" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7792" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50261" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52222" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46861" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81979" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49867" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/65255" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81484" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54365" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54398" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80612" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/76316" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54233" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35782" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/190" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45993" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46846" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/46" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45609" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82183" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46382" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81965" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47251" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47928" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80317" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82184" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80365" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49599" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52130" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82185" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82186" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1339" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13903" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82187" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47864" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82188" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/77541" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54232" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11058" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15462" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46897" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38591" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/65689" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45415" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82189" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81269" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56074" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46924" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82190" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82191" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79669" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45387" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46684" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/64157" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82192" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16768" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25815" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/30" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82193" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74303" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82194" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81442" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81455" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81986" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24080" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15438" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/48" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81972" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45514" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79161" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52144" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55451" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81492" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14375" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81971" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82195" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71109" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47006" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81327" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18681" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15494" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/18" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54254" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46619" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81458" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18715" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15450" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81982" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/77826" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81429" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10533" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24903" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81513" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71592" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47777" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82196" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79852" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82197" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81167" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81970" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54253" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52153" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81987" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46903" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18518" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54052" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82198" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82199" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82007" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82000" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81999" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82200" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/68085" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52428" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45325" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82012" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32962" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46587" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49183" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58452" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45374" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/65167" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81995" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82201" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82013" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79630" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47934" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82018" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56076" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56075" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26611" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45350" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/30348" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/30338" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/2" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82023" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82202" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46144" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/77721" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/73696" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82203" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/65863" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45321" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/67708" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82204" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/73454" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54426" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46740" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82020" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79610" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45463" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55565" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81476" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82205" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16455" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58682" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46081" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45404" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52159" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/67546" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52424" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82037" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53926" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45408" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27260" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82029" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49179" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/66377" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46955" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45450" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81997" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47776" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82017" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81501" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45561" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45385" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82021" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82206" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82207" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49195" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/78057" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45333" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55022" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82208" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82209" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82006" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47247" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71721" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27127" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47905" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82210" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47759" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45564" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/12588" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47782" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82211" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82212" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47758" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46984" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49214" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81503" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47034" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82033" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82019" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43979" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82213" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54936" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81540" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46242" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/73960" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28747" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82214" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71668" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82215" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82216" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52131" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/73493" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52141" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46245" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81517" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82217" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17216" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81528" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/63319" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45598" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82218" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45529" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81393" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45557" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13327" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82028" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80148" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81481" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47011" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71750" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82030" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82219" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19226" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82220" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52343" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59561" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47260" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/66194" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56756" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81392" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81565" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82045" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82221" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34839" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/31072" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81543" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46251" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82222" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56757" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55302" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47279" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45528" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46066" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45534" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82223" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81557" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45544" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47012" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82224" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/66242" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/66190" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1918" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1913" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81551" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80160" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81542" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82050" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82049" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52163" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82225" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81570" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47956" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81571" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82226" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71689" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/63672" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52438" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82022" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82227" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82228" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49236" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49212" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/116" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/30" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53955" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/73140" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35546" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82063" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45626" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17141" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45551" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82229" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45591" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49090" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40664" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/75859" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82230" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81566" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45596" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81555" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44890" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45597" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82231" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82232" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71695" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82233" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53029" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3335" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/253" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82234" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45612" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82235" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45628" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82066" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82067" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2641" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1968" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81562" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46205" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55594" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45581" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47599" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35717" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79781" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/63578" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/63577" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80171" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2147" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15406" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/31" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45599" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52176" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45575" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47298" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49247" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81516" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52442" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82061" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13684" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81567" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52174" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49237" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81568" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45604" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52180" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15745" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/703" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7518" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/64" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/6576" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/142" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36339" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20799" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5766" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9829" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/247" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55425" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18958" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3626" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/222" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14007" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25172" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35832" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23149" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43842" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43842" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/306" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48509" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34211" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1903" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/277" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45674" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46474" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57477" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82152" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35673" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15879" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15458" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56084" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45676" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71828" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/75913" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43933" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45700" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/6289" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33525" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5089" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81761" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2247" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7518" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/40" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52117" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34218" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/226" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27455" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46282" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16734" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/258" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/247" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/239" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40677" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/225" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28687" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81229" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36411" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79417" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39081" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47973" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54597" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52667" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27034" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/304" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81231" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45692" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5044" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1782" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7518" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/304" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47098" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21281" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50822" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54603" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15797" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/299" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7598" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81228" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43859" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81257" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14318" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/46" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47371" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2468" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17887" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82153" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46829" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56170" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52040" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36871" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42194" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1378" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50843" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16064" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47950" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39169" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28899" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28893" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28457" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/75917" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45783" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38958" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/64" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11253" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45718" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1655" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/46" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28517" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32967" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47462" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40592" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43842" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/306" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20342" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46820" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2607" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15428" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46283" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26411" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43836" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/158" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36773" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53310" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82154" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47611" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81230" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5920" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38952" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52036" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59637" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46166" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45703" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50631" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40111" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26828" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/16" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74351" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54598" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81243" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46771" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/67825" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53838" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34629" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15509" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10911" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40396" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50517" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81292" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82155" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44374" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49966" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41205" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25448" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20885" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81860" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35678" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46639" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71704" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/295" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46594" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71866" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45155" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36577" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11769" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15491" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45810" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55407" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82156" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19513" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81778" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44995" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45716" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82157" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51016" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3703" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46777" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36529" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71458" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59944" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50209" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81296" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55941" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58115" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32581" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/60404" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47199" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46921" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50003" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11293" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43149" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47982" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18063" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45912" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7398" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45849" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45911" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47518" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/452" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46694" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46834" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81252" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47166" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81859" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45729" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45823" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/62582" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79425" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81263" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43983" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20351" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81234" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33748" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54320" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52064" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41201" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81857" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1337" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81321" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13198" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2337" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47523" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25050" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81768" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81256" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50217" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/8979" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16960" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45726" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26290" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52041" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81871" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39675" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47210" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57739" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40584" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11350" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46612" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81767" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45838" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55401" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27329" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81289" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82158" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45868" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82159" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46689" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59792" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52060" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55417" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/69534" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57703" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49967" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46632" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3685" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15457" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72633" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80256" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81236" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28835" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54219" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47717" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20424" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57807" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55920" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52077" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47325" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47130" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82160" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57234" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54044" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45858" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46676" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81777" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80375" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54564" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54216" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45840" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50171" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49434" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10986" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15407" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45722" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79463" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46295" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47721" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47124" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81303" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82161" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25734" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/60595" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45863" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45735" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26998" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81329" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50129" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45966" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45948" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81335" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71703" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81773" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9611" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16863" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49194" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17858" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28426" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82162" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46756" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46016" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46668" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/60096" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47625" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82163" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57274" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43946" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24767" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57217" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17784" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17249" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15124" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/12278" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15024" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81894" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81781" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52092" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82164" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20365" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45901" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47452" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55640" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19187" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54772" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80269" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81968" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81789" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46011" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46098" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81883" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25808" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50229" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81796" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/220" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49540" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/60045" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45829" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81338" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46351" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57915" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82165" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58272" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/76178" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47561" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45919" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/67879" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18169" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52095" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57879" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20855" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46127" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46038" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81343" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81862" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46376" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45397" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46509" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81308" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55911" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47860" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82166" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45841" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53977" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46036" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/73163" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47675" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27024" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45894" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81779" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49756" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28870" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3901" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/26" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50140" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45161" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20308" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/67581" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81878" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81441" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/60037" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47656" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52071" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45879" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47742" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82167" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5895" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48149" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59559" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82168" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47778" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72782" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52042" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45958" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47150" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46045" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56224" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47564" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82169" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46407" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13544" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/43" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81302" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45971" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45957" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55929" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82170" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58890" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81291" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14040" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/76502" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46436" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/38575" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45442" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81330" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/76250" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45831" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46655" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46875" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52398" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46377" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46034" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27206" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46027" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25113" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50180" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81354" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81355" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47623" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82171" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16093" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46908" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46220" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47343" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/75574" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24198" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52100" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41155" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/158" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17234" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45815" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47181" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46159" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47566" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79591" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58522" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40201" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81902" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48256" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46055" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/77591" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52082" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/76532" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45927" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54067" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72345" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44420" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/222" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82172" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36551" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45941" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81345" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51064" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71485" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45951" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46910" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58288" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81351" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28475" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56070" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47655" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/31305" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15527" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/66558" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59568" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/77644" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81361" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81360" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46190" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45394" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46444" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52208" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45337" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49154" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54938" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58107" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47671" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46894" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46132" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81346" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58989" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18507" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15622" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/67433" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47757" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81990" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46406" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47147" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47496" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47155" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53878" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15058" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/60661" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80241" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/259" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/296" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72820" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46922" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17711" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52433" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/64716" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47422" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47182" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46047" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46735" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46107" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52403" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46194" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52376" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81803" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55129" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16169" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/195" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/424" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/66" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47477" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45349" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81435" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47173" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5796" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59385" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/77913" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47661" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46023" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18207" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46687" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46128" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/226" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81911" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81912" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25191" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46156" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46421" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11367" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47674" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/68113" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82173" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25039" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46892" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58490" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52363" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81475" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46110" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57961" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/76432" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39644" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46929" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45519" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/66048" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46227" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81374" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46424" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53928" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45392" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70197" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/259" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/296" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81910" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81381" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72818" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46037" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59009" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46171" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81377" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18259" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58706" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56066" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56059" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46123" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/70235" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45608" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81403" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46069" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54375" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27117" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82174" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49200" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46235" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46226" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74189" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26585" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20619" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47923" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/75006" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81537" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/65393" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47699" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/30" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49516" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58872" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59122" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79525" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46246" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46230" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46250" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46233" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52235" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56249" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82175" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24478" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81397" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82053" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82176" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53929" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47885" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82177" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57421" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45535" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45536" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46261" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81814" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81398" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46265" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10044" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23722" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11315" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20527" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/287" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/601" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15406" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/31" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/160" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10044" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18430" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23722" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50150" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/31105" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20285" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46291" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28322" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/64" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45678" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26583" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16766" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11145" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15236" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/602" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15351" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24100" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27014" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2543" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2488" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42245" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5943" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/45" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45701" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35895" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45691" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5813" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15442" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/43" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11433" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44507" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2021" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/316" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79541" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20240" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44992" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14017" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41152" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/158" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32582" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44200" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25245" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81748" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11401" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49771" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45684" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72038" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33524" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17215" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/315" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13928" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46581" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72066" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20720" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15603" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46618" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20290" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50558" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46788" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46770" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43943" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54535" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81185" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27494" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17174" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45675" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45697" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45710" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45764" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24997" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72061" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81184" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46598" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19456" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20758" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49148" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47304" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55687" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/304" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46580" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57511" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13382" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46599" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33407" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46604" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15076" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/22134" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46637" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47321" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20344" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46696" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54718" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47142" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52008" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47442" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/42353" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46617" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46286" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46077" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/68650" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81280" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45935" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82148" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46767" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41267" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43133" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/67948" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81770" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46177" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47069" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50639" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/304" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55908" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47079" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9923" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14055" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2337" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47326" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9516" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11584" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52005" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57578" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/76780" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46882" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54209" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45943" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14180" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13882" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72214" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49739" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26884" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46556" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46654" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46644" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45806" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46763" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39058" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50898" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14529" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/68310" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46495" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81282" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45765" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81193" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47088" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18392" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15410" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/36" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9917" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46679" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27306" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43121" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9828" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45856" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24677" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49159" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52075" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46345" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9267" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46650" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52118" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44015" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46622" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72254" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52336" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82149" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45777" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53835" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47180" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45916" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44013" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45688" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72618" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26490" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47345" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56182" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21798" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81194" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52345" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81281" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46647" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25246" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43153" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71960" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81202" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56177" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24786" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57856" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45803" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52350" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47472" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57722" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44024" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5565" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46789" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46524" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45817" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54871" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17177" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52360" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/12269" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47074" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18015" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24898" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/49968" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46711" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/22053" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57199" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81180" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59484" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46399" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24367" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21088" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47145" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/76" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46636" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46797" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81203" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57617" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19432" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57598" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47451" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32963" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/102" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71961" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71874" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46002" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45904" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2339" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46591" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46624" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46661" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72247" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57268" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43892" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46727" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/60100" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46414" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46697" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81295" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46331" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59449" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46699" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35344" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/158" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46659" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54614" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47342" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/60085" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53871" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45883" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20313" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57020" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72244" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26612" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81845" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47791" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41274" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/77198" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52014" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46713" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46734" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46387" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19115" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46070" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81279" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46048" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46705" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47352" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20458" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71918" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7543" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55917" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46116" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34482" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46087" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40653" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47492" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25411" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46003" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47087" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36952" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81336" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46721" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81313" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46664" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46137" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43920" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46704" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33476" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/60" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46085" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47653" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72535" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/58449" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/12289" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25144" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27113" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46067" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46439" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47056" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82150" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81306" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36416" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46753" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80348" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26997" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55394" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46054" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33328" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48767" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59389" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25274" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45574" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46743" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46565" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24191" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46754" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82151" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57113" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45348" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47019" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47495" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46751" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46752" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2072" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/23722" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/201" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11396" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15124" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14812" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1836" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50518" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35549" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51990" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19413" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/6101" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26692" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46271" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24278" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46297" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25398" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26681" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39057" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26590" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46489" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16751" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46488" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41264" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47507" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15749" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46303" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11348" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46574" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25161" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/299" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/75920" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19098" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17671" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7757" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55432" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32966" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50574" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17172" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46486" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46576" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50839" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43839" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17762" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41134" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46483" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81169" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43837" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35255" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25161" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/299" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2695" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9222" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46491" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36437" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46480" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40158" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14022" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36792" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46484" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39785" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46309" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20338" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46275" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25731" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46674" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54534" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27138" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79375" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47134" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17060" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40049" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3223" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15391" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13381" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32580" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24769" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21626" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47393" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41122" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25222" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39086" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47617" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46504" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46769" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50606" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44366" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28663" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46600" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35388" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55900" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18574" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57606" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46646" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11457" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/65" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/6174" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46497" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35114" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46772" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51995" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46546" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53479" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56660" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44655" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40578" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/83" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/79377" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36207" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35341" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/158" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27813" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46500" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/4325" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15354" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45725" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46657" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/52049" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46733" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28504" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11840" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46326" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57083" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46471" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20518" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/51999" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/36620" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40051" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56916" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28831" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46602" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46682" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35106" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33259" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46578" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28800" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/105" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57876" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/48755" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43120" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43941" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45728" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16347" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45734" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45809" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28971" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39776" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46208" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46520" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45761" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24986" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47370" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59488" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43883" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46658" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35352" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/158" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46542" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46279" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/71460" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72691" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/50901" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46510" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/44203" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72102" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55067" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24332" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19284" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/263" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28427" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33521" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24197" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16942" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46076" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46692" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9268" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41276" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80284" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19566" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43860" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46396" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/39783" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46498" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27259" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45789" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24208" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17743" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57030" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47346" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47549" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20684" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15479" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/30" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82146" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47245" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47833" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46698" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46653" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/26452" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/49" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81258" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43890" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46643" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25004" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46521" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/81756" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/28608" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/54561" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46532" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/59611" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7116" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20291" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72365" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45178" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/72157" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/33520" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/158" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/53877" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/55910" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/41270" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45994" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47350" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13524" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45854" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46801" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/56193" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14894" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/24286" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/12273" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/74472" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80356" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43998" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/6194" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/27719" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/35148" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/organisation/30" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/40657" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25049" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/82147" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/32545" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46564" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46749" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/25136" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/57373" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11486" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13398" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/46560" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I436"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C436" sqref="C436"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -19693,64 +19693,55 @@
     <hyperlink ref="F421" r:id="rId_hyperlink_693"/>
     <hyperlink ref="G421" r:id="rId_hyperlink_694"/>
     <hyperlink ref="C422" r:id="rId_hyperlink_695"/>
     <hyperlink ref="C423" r:id="rId_hyperlink_696"/>
     <hyperlink ref="C424" r:id="rId_hyperlink_697"/>
     <hyperlink ref="C425" r:id="rId_hyperlink_698"/>
     <hyperlink ref="C426" r:id="rId_hyperlink_699"/>
     <hyperlink ref="F426" r:id="rId_hyperlink_700"/>
     <hyperlink ref="G426" r:id="rId_hyperlink_701"/>
     <hyperlink ref="C427" r:id="rId_hyperlink_702"/>
     <hyperlink ref="C428" r:id="rId_hyperlink_703"/>
     <hyperlink ref="F428" r:id="rId_hyperlink_704"/>
     <hyperlink ref="G428" r:id="rId_hyperlink_705"/>
     <hyperlink ref="C429" r:id="rId_hyperlink_706"/>
     <hyperlink ref="C430" r:id="rId_hyperlink_707"/>
     <hyperlink ref="C431" r:id="rId_hyperlink_708"/>
     <hyperlink ref="C432" r:id="rId_hyperlink_709"/>
     <hyperlink ref="C433" r:id="rId_hyperlink_710"/>
     <hyperlink ref="C434" r:id="rId_hyperlink_711"/>
     <hyperlink ref="C435" r:id="rId_hyperlink_712"/>
     <hyperlink ref="C436" r:id="rId_hyperlink_713"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I411"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F411" sqref="F411"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -26041,64 +26032,55 @@
     <hyperlink ref="C394" r:id="rId_hyperlink_429"/>
     <hyperlink ref="C395" r:id="rId_hyperlink_430"/>
     <hyperlink ref="F395" r:id="rId_hyperlink_431"/>
     <hyperlink ref="G395" r:id="rId_hyperlink_432"/>
     <hyperlink ref="C396" r:id="rId_hyperlink_433"/>
     <hyperlink ref="C397" r:id="rId_hyperlink_434"/>
     <hyperlink ref="C398" r:id="rId_hyperlink_435"/>
     <hyperlink ref="C399" r:id="rId_hyperlink_436"/>
     <hyperlink ref="C400" r:id="rId_hyperlink_437"/>
     <hyperlink ref="C401" r:id="rId_hyperlink_438"/>
     <hyperlink ref="C402" r:id="rId_hyperlink_439"/>
     <hyperlink ref="C403" r:id="rId_hyperlink_440"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_441"/>
     <hyperlink ref="C405" r:id="rId_hyperlink_442"/>
     <hyperlink ref="C406" r:id="rId_hyperlink_443"/>
     <hyperlink ref="C407" r:id="rId_hyperlink_444"/>
     <hyperlink ref="C408" r:id="rId_hyperlink_445"/>
     <hyperlink ref="C409" r:id="rId_hyperlink_446"/>
     <hyperlink ref="C410" r:id="rId_hyperlink_447"/>
     <hyperlink ref="C411" r:id="rId_hyperlink_448"/>
     <hyperlink ref="F411" r:id="rId_hyperlink_449"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I587"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C587" sqref="C587"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -35221,64 +35203,55 @@
     <hyperlink ref="C567" r:id="rId_hyperlink_653"/>
     <hyperlink ref="C568" r:id="rId_hyperlink_654"/>
     <hyperlink ref="C569" r:id="rId_hyperlink_655"/>
     <hyperlink ref="C570" r:id="rId_hyperlink_656"/>
     <hyperlink ref="C571" r:id="rId_hyperlink_657"/>
     <hyperlink ref="C572" r:id="rId_hyperlink_658"/>
     <hyperlink ref="C573" r:id="rId_hyperlink_659"/>
     <hyperlink ref="C574" r:id="rId_hyperlink_660"/>
     <hyperlink ref="C575" r:id="rId_hyperlink_661"/>
     <hyperlink ref="C576" r:id="rId_hyperlink_662"/>
     <hyperlink ref="C577" r:id="rId_hyperlink_663"/>
     <hyperlink ref="C578" r:id="rId_hyperlink_664"/>
     <hyperlink ref="C579" r:id="rId_hyperlink_665"/>
     <hyperlink ref="C580" r:id="rId_hyperlink_666"/>
     <hyperlink ref="C581" r:id="rId_hyperlink_667"/>
     <hyperlink ref="C582" r:id="rId_hyperlink_668"/>
     <hyperlink ref="C583" r:id="rId_hyperlink_669"/>
     <hyperlink ref="C584" r:id="rId_hyperlink_670"/>
     <hyperlink ref="C585" r:id="rId_hyperlink_671"/>
     <hyperlink ref="C586" r:id="rId_hyperlink_672"/>
     <hyperlink ref="C587" r:id="rId_hyperlink_673"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I317"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C317" sqref="C317"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -40116,64 +40089,55 @@
     <hyperlink ref="C297" r:id="rId_hyperlink_325"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_326"/>
     <hyperlink ref="C299" r:id="rId_hyperlink_327"/>
     <hyperlink ref="C300" r:id="rId_hyperlink_328"/>
     <hyperlink ref="C301" r:id="rId_hyperlink_329"/>
     <hyperlink ref="C302" r:id="rId_hyperlink_330"/>
     <hyperlink ref="C303" r:id="rId_hyperlink_331"/>
     <hyperlink ref="C304" r:id="rId_hyperlink_332"/>
     <hyperlink ref="C305" r:id="rId_hyperlink_333"/>
     <hyperlink ref="C306" r:id="rId_hyperlink_334"/>
     <hyperlink ref="C307" r:id="rId_hyperlink_335"/>
     <hyperlink ref="C308" r:id="rId_hyperlink_336"/>
     <hyperlink ref="C309" r:id="rId_hyperlink_337"/>
     <hyperlink ref="C310" r:id="rId_hyperlink_338"/>
     <hyperlink ref="C311" r:id="rId_hyperlink_339"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_340"/>
     <hyperlink ref="C313" r:id="rId_hyperlink_341"/>
     <hyperlink ref="C314" r:id="rId_hyperlink_342"/>
     <hyperlink ref="C315" r:id="rId_hyperlink_343"/>
     <hyperlink ref="C316" r:id="rId_hyperlink_344"/>
     <hyperlink ref="C317" r:id="rId_hyperlink_345"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I236"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C236" sqref="C236"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -43756,59 +43720,50 @@
     <hyperlink ref="C217" r:id="rId_hyperlink_234"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_235"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_236"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_237"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_238"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_240"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_241"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_242"/>
     <hyperlink ref="G225" r:id="rId_hyperlink_243"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_245"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_246"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_247"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_248"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_249"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_252"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_254"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>560-km(,U20)</vt:lpstr>
       <vt:lpstr>560-km()</vt:lpstr>
       <vt:lpstr>1300-km()</vt:lpstr>
       <vt:lpstr>2290-km()</vt:lpstr>
       <vt:lpstr>2780-km()</vt:lpstr>