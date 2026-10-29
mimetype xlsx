--- v0 (2026-09-15)
+++ v1 (2026-10-29)
@@ -820,51 +820,51 @@
   <si>
     <t>Paula Katrīna Skalberga</t>
   </si>
   <si>
     <t>SS Arkādija,Aversa</t>
   </si>
   <si>
     <t>Zane Freimane</t>
   </si>
   <si>
     <t>A. Feteris</t>
   </si>
   <si>
     <t>Salaspils SS</t>
   </si>
   <si>
     <t>Amanda Umule</t>
   </si>
   <si>
     <t>100m (V, U20)</t>
   </si>
   <si>
     <t>Kristaps Krieviņš</t>
   </si>
   <si>
-    <t>I. Dzene</t>
+    <t>I. Dzene-Lišika</t>
   </si>
   <si>
     <t>Oskars Bārtuls</t>
   </si>
   <si>
     <t>A. Domaņins</t>
   </si>
   <si>
     <t>DSS</t>
   </si>
   <si>
     <t>Sandijs Laizāns</t>
   </si>
   <si>
     <t>Niko Sļisarenko</t>
   </si>
   <si>
     <t>Linards Slēžis</t>
   </si>
   <si>
     <t>L. Haritonovs</t>
   </si>
   <si>
     <t>Rīgas BJC "Laimīte"</t>
   </si>