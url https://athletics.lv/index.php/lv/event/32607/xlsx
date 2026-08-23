--- v0 (2026-07-17)
+++ v1 (2026-08-23)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="10km(S)" sheetId="1" r:id="rId4"/>
     <sheet name="10km(V)" sheetId="2" r:id="rId5"/>
     <sheet name="5km(S)" sheetId="3" r:id="rId6"/>
     <sheet name="5km(V)" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Pludmales skrējiens Vecāķi 2014</t>
   </si>
   <si>
     <t>10km (S)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>06.09.2014.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Vieta</t>
@@ -884,51 +884,51 @@
   <si>
     <t>29:05</t>
   </si>
   <si>
     <t>Roberts Orbidāns</t>
   </si>
   <si>
     <t>29:55</t>
   </si>
   <si>
     <t>Jānis Lūsis</t>
   </si>
   <si>
     <t>27:31</t>
   </si>
   <si>
     <t>Jānis Helvijs Kārkliņš</t>
   </si>
   <si>
     <t>31:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1257,51 +1257,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/586" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16897" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5615" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15031" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16655" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2128" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/8932" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3514" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20257" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17119" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10447" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20253" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11193" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/6095" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13670" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17982" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10709" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/12040" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19522" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13555" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9619" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5730" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1342" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14261" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13671" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13914" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16404" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20258" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13595" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14921" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/296" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13748" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11843" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20128" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/86" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17771" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/10044" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11396" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15787" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11804" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/12698" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5666" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/677" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16623" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/376" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/674" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7889" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14071" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20542" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5776" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19413" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20404" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18562" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1124" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/155" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18836" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9647" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9913" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21347" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5853" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17996" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/681" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16981" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9830" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7610" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9828" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/351" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18847" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13313" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11401" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13348" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17788" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/672" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/34" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/8029" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/848" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2042" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15295" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14731" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14050" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18270" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9226" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1919" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15298" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/4325" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16350" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9861" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9315" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13928" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15235" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11253" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16768" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9644" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14072" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11430" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18481" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17168" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/160" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2993" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/295" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17780" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20280" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17180" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14013" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/7898" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18187" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13999" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15629" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21120" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21533" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15779" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20676" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21313" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13531" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14990" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20691" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20079" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19575" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15885" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17146" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20902" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17353" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/14995" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17201" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/17352" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20198" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9825" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/16915" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/19018" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/13853" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20687" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18104" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/15285" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/637" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21320" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1970,64 +1970,55 @@
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I88"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C88" sqref="C88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3761,64 +3752,55 @@
     <hyperlink ref="C68" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_81"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4028,64 +4010,55 @@
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="H16" t="s">
         <v>251</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4439,59 +4412,50 @@
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>10km(S)</vt:lpstr>
       <vt:lpstr>10km(V)</vt:lpstr>
       <vt:lpstr>5km(S)</vt:lpstr>
       <vt:lpstr>5km(V)</vt:lpstr>
     </vt:vector>