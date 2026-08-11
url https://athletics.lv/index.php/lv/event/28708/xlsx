--- v0 (2026-07-15)
+++ v1 (2026-08-11)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="200m(V)" sheetId="1" r:id="rId4"/>
     <sheet name="60m(S)" sheetId="2" r:id="rId5"/>
     <sheet name="60m-barjerskrejiens(V)" sheetId="3" r:id="rId6"/>
     <sheet name="800m(V)" sheetId="4" r:id="rId7"/>
     <sheet name="800m(S)" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Kuldliiga</t>
   </si>
   <si>
     <t>200m (V)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>24.01.2007.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Vieta</t>
@@ -148,51 +148,51 @@
   <si>
     <t>Oskars Aleksis</t>
   </si>
   <si>
     <t>2:03.36</t>
   </si>
   <si>
     <t>Konstantīns Beresņevs</t>
   </si>
   <si>
     <t>2:05.47</t>
   </si>
   <si>
     <t>800m (S)</t>
   </si>
   <si>
     <t>Anna Titova</t>
   </si>
   <si>
     <t>2:09.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -525,51 +525,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/688" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1270" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/6561" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2379" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2351" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/4317" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1280" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1444" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/4325" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3557" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1226" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1228" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/898" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/718" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -659,64 +659,55 @@
       </c>
       <c r="D9">
         <v>1990</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>24.36</v>
       </c>
       <c r="I9">
         <v>682</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -869,64 +860,55 @@
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>9.17</v>
       </c>
       <c r="I12">
         <v>580</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -1026,64 +1008,55 @@
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>8.47</v>
       </c>
       <c r="I9">
         <v>106.7</v>
       </c>
       <c r="J9">
         <v>898</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1236,64 +1209,55 @@
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12" t="s">
         <v>37</v>
       </c>
       <c r="I12">
         <v>676</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1362,59 +1326,50 @@
         <v>39</v>
       </c>
       <c r="D8">
         <v>1978</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="I8">
         <v>1038</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>200m(V)</vt:lpstr>
       <vt:lpstr>60m(S)</vt:lpstr>
       <vt:lpstr>60m-barjerskrejiens(V)</vt:lpstr>
       <vt:lpstr>800m(V)</vt:lpstr>
       <vt:lpstr>800m(S)</vt:lpstr>