--- v0 (2026-07-14)
+++ v1 (2026-09-04)
@@ -2,66 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="100m(V)" sheetId="1" r:id="rId4"/>
     <sheet name="1000m(V)" sheetId="2" r:id="rId5"/>
     <sheet name="3000m(V)" sheetId="3" r:id="rId6"/>
     <sheet name="100m(S)" sheetId="4" r:id="rId7"/>
     <sheet name="1000m(S)" sheetId="5" r:id="rId8"/>
     <sheet name="3000m(S)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>LSC atkl. čempionāts stadionā - 6.kārta (100+1000+3000)</t>
   </si>
   <si>
     <t>100m (V)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>31.07.2005.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Vieta</t>
@@ -402,51 +402,51 @@
   <si>
     <t>10:28.80</t>
   </si>
   <si>
     <t>Ināra Lūse</t>
   </si>
   <si>
     <t>11:02.30</t>
   </si>
   <si>
     <t>Jeļena Gorba</t>
   </si>
   <si>
     <t>15:22.20</t>
   </si>
   <si>
     <t>Skaidrīte Ezerniece</t>
   </si>
   <si>
     <t>16:46.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -783,51 +783,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1841" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/309" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1083" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/317" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1812" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1901" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1845" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/47" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3596" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5024" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5770" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1124" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/321" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/298" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3847" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/4387" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/222" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/286" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/491" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/284" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5771" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/491" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/266" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/399" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/80" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/20" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/284" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1812" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/2041" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/317" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/286" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/293" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5769" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/4387" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/294" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/707" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/222" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/132" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/31" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/293" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/43" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/164" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/109" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/30" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/347" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/18" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/45" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/285" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5772" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/64" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/344" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/29" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5771" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/340" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/295" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/4299" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/329" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/380" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/327" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/1807" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/4298" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/3066" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/159" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/4" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/11" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/327" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/159" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/9" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/911" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/lv/person/5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1388,64 +1388,55 @@
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1802,64 +1793,55 @@
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2315,64 +2297,55 @@
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2588,64 +2561,55 @@
       </c>
       <c r="H15">
         <v>13.6</v>
       </c>
       <c r="I15">
         <v>699</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2777,64 +2741,55 @@
         <v>1985</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11" t="s">
         <v>116</v>
       </c>
       <c r="I11">
         <v>471</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2966,59 +2921,50 @@
         <v>1931</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11" t="s">
         <v>124</v>
       </c>
       <c r="I11">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>100m(V)</vt:lpstr>
       <vt:lpstr>1000m(V)</vt:lpstr>
       <vt:lpstr>3000m(V)</vt:lpstr>
       <vt:lpstr>100m(S)</vt:lpstr>
       <vt:lpstr>1000m(S)</vt:lpstr>