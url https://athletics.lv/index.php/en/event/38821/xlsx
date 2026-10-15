--- v0 (2026-07-06)
+++ v1 (2026-10-15)
@@ -26,90 +26,90 @@
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="60m(F,U14)" sheetId="1" r:id="rId4"/>
     <sheet name="60m(M,U14)" sheetId="2" r:id="rId5"/>
     <sheet name="discus-throw(M,U14)" sheetId="3" r:id="rId6"/>
     <sheet name="discus-throw(F,U14)" sheetId="4" r:id="rId7"/>
     <sheet name="shot-put(M,U14)" sheetId="5" r:id="rId8"/>
     <sheet name="shot-put(F,U14)" sheetId="6" r:id="rId9"/>
     <sheet name="long-jump(M,U14)" sheetId="7" r:id="rId10"/>
     <sheet name="long-jump(F,U14)" sheetId="8" r:id="rId11"/>
     <sheet name="4x100m(M,U14)" sheetId="9" r:id="rId12"/>
     <sheet name="4x100m(F,U14)" sheetId="10" r:id="rId13"/>
     <sheet name="300m(F,U20)" sheetId="11" r:id="rId14"/>
     <sheet name="discus-throw(M,U16)" sheetId="12" r:id="rId15"/>
     <sheet name="300m(F,U12)" sheetId="13" r:id="rId16"/>
     <sheet name="60m(F,U12)" sheetId="14" r:id="rId17"/>
     <sheet name="long-jump(F,U12)" sheetId="15" r:id="rId18"/>
     <sheet name="300m(M,U12)" sheetId="16" r:id="rId19"/>
     <sheet name="60m(M,U12)" sheetId="17" r:id="rId20"/>
     <sheet name="long-jump(M,U12)" sheetId="18" r:id="rId21"/>
     <sheet name="30m(F,U10)" sheetId="19" r:id="rId22"/>
     <sheet name="60m(F,U10)" sheetId="20" r:id="rId23"/>
     <sheet name="long-jump(F,U10)" sheetId="21" r:id="rId24"/>
     <sheet name="30m(M,U10)" sheetId="22" r:id="rId25"/>
     <sheet name="60m(M,U10)" sheetId="23" r:id="rId26"/>
     <sheet name="long-jump(M,U10)" sheetId="24" r:id="rId27"/>
     <sheet name="60m(M,2012)" sheetId="25" r:id="rId28"/>
     <sheet name="30m(M)" sheetId="26" r:id="rId29"/>
     <sheet name="long-jump(M)" sheetId="27" r:id="rId30"/>
     <sheet name="60m(F)" sheetId="28" r:id="rId31"/>
     <sheet name="30m(F)" sheetId="29" r:id="rId32"/>
     <sheet name="long-jump(F)" sheetId="30" r:id="rId33"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Preiļu novada BJSS sacensības vieglatlētikas 3-cīņās( 2015.g.dz., U-10,U-12,U-14)</t>
   </si>
   <si>
     <t>60m (F, U14)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>29.06.2022.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Preiļi</t>
@@ -600,51 +600,51 @@
   <si>
     <t>60m (F)</t>
   </si>
   <si>
     <t>Aija Valtere</t>
   </si>
   <si>
     <t>Agate Meluškāne</t>
   </si>
   <si>
     <t>Melānija Krasnā-Friliņa</t>
   </si>
   <si>
     <t>Maija Buķe</t>
   </si>
   <si>
     <t>30m (F)</t>
   </si>
   <si>
     <t>Long Jump (F)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1077,51 +1077,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28922" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/39345" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/35054" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29470" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15514" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40649" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41688" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/35076" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29446" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41544" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/530" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43758" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32920" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40003" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41578" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41594" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15507" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36920" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15507" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34909" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32920" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/38479" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29626" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43761" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40914" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43762" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29622" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36550" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29638" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/39346" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43763" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40651" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40913" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28922" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/35076" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/39345" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29446" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/35054" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41688" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29470" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15514" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43758" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32920" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36920" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15507" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40003" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40649" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41578" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41544" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/530" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41594" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15507" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43760" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/38479" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29626" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29638" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43761" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29622" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/39346" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40913" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36550" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40914" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43763" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40651" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43762" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28922" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/35076" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/35054" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41688" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28801" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41594" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15507" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40003" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29446" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/43758" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32920" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41544" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/530" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29470" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15514" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/40649" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15437" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/39345" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/874" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36920" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15507" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/41578" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/14745" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/47" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
@@ -1165,52 +1165,50 @@
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
-      <c r="H7"/>
-      <c r="J7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="O8" t="s">
         <v>14</v>
       </c>
       <c r="P8" t="s">
         <v>15</v>
       </c>
       <c r="Q8" t="s">
         <v>14</v>
       </c>
       <c r="R8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D9">
         <v>2008</v>
       </c>
@@ -1642,64 +1640,55 @@
     <hyperlink ref="C19" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="96.691" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
         <v>75</v>
@@ -1798,64 +1787,55 @@
       <c r="D11">
         <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>83</v>
       </c>
       <c r="C12">
         <v>55.9</v>
       </c>
       <c r="D12">
         <v>690</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1964,64 +1944,55 @@
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9">
         <v>55.6</v>
       </c>
       <c r="I9">
         <v>316</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -2102,64 +2073,55 @@
       <c r="F8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
         <v>41.66</v>
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2326,64 +2288,55 @@
       <c r="I11">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2558,64 +2511,55 @@
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2782,64 +2726,55 @@
       <c r="I11">
         <v>348</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3228,64 +3163,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3644,83 +3570,74 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -3867,51 +3784,51 @@
       </c>
       <c r="I11">
         <v>112</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D12">
         <v>2012</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H12">
-        <v>3.01</v>
+        <v>3.0099999999999998</v>
       </c>
       <c r="I12">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D13">
         <v>2012</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H13">
@@ -4100,64 +4017,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4624,64 +4532,55 @@
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5070,64 +4969,55 @@
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5594,64 +5484,55 @@
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -6166,64 +6047,55 @@
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_48"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -6534,64 +6406,55 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -6902,64 +6765,55 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -7300,64 +7154,55 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -7642,64 +7487,55 @@
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -7984,64 +7820,55 @@
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -8353,64 +8180,55 @@
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -8565,64 +8383,55 @@
       <c r="H11">
         <v>17.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -8777,83 +8586,74 @@
       <c r="H11">
         <v>8.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -9004,103 +8804,103 @@
       </c>
       <c r="I11">
         <v>0.75</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D12">
         <v>2008</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H12">
-        <v>17.08</v>
+        <v>17.079999999999998</v>
       </c>
       <c r="I12">
         <v>0.75</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D13">
         <v>2009</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H13">
-        <v>15.04</v>
+        <v>15.039999999999999</v>
       </c>
       <c r="I13">
         <v>0.75</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D14">
         <v>2010</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H14">
-        <v>15.01</v>
+        <v>15.0099999999999998</v>
       </c>
       <c r="I14">
         <v>0.75</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D15">
         <v>2010</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H15">
@@ -9266,64 +9066,55 @@
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9490,64 +9281,55 @@
       <c r="I11">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -10008,64 +9790,55 @@
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -10497,64 +10270,55 @@
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -11044,64 +10808,55 @@
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_45"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -11500,64 +11255,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -11996,64 +11742,55 @@
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_42"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
         <v>69</v>
@@ -12143,59 +11880,50 @@
       <c r="D11">
         <v>509</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>74</v>
       </c>
       <c r="C12">
         <v>49.2</v>
       </c>
       <c r="D12">
         <v>509</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>60m(F,U14)</vt:lpstr>
       <vt:lpstr>60m(M,U14)</vt:lpstr>
       <vt:lpstr>discus-throw(M,U14)</vt:lpstr>
       <vt:lpstr>discus-throw(F,U14)</vt:lpstr>
       <vt:lpstr>shot-put(M,U14)</vt:lpstr>