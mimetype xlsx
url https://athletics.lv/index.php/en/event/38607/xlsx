--- v0 (2026-07-31)
+++ v1 (2026-11-01)
@@ -1056,51 +1056,51 @@
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H14">
         <v>10.9</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H15">
         <v>11.2</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D16">
@@ -3207,51 +3207,51 @@
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H14">
         <v>2.69</v>
       </c>
       <c r="I14">
         <v>301</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D15">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H15">
         <v>2.63</v>
       </c>
       <c r="I15">
         <v>289</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D16">
@@ -4718,51 +4718,51 @@
       </c>
       <c r="D16">
         <v>2014</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H16">
         <v>14.3</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D17">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H17">
         <v>14.5</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D18">
         <v>2014</v>
       </c>
       <c r="E18" t="s">
@@ -5867,51 +5867,51 @@
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H17">
         <v>2.73</v>
       </c>
       <c r="I17">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D18">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H18">
         <v>2.65</v>
       </c>
       <c r="I18">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D19">
@@ -6978,51 +6978,51 @@
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H20">
         <v>11.9</v>
       </c>
       <c r="I20">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D21">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H21">
         <v>11.9</v>
       </c>
       <c r="I21">
         <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D22">