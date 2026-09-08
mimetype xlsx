--- v0 (2026-07-04)
+++ v1 (2026-09-08)
@@ -22,91 +22,91 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="shot-put(F,U16)" sheetId="1" r:id="rId4"/>
     <sheet name="60m(F,U16)" sheetId="2" r:id="rId5"/>
     <sheet name="60m(F,U18)" sheetId="3" r:id="rId6"/>
     <sheet name="60m(F,U23)" sheetId="4" r:id="rId7"/>
     <sheet name="60m(M,U16)" sheetId="5" r:id="rId8"/>
     <sheet name="60m(M,U18)" sheetId="6" r:id="rId9"/>
     <sheet name="60m(M,U23)" sheetId="7" r:id="rId10"/>
     <sheet name="800m(F,U18)" sheetId="8" r:id="rId11"/>
     <sheet name="800m(M,U18)" sheetId="9" r:id="rId12"/>
     <sheet name="800m(M,U20)" sheetId="10" r:id="rId13"/>
     <sheet name="long-jump(F,U16)" sheetId="11" r:id="rId14"/>
     <sheet name="long-jump(F,U18)" sheetId="12" r:id="rId15"/>
     <sheet name="long-jump(F,U20)" sheetId="13" r:id="rId16"/>
     <sheet name="long-jump(M,U16)" sheetId="14" r:id="rId17"/>
     <sheet name="long-jump(M,U18)" sheetId="15" r:id="rId18"/>
     <sheet name="long-jump(M,U20)" sheetId="16" r:id="rId19"/>
     <sheet name="high-jump(F,U18)" sheetId="17" r:id="rId20"/>
     <sheet name="high-jump(F,U20)" sheetId="18" r:id="rId21"/>
     <sheet name="high-jump(M,U18)" sheetId="19" r:id="rId22"/>
     <sheet name="high-jump(M,U20)" sheetId="20" r:id="rId23"/>
     <sheet name="200m(F,U16)" sheetId="21" r:id="rId24"/>
     <sheet name="200m(M,U16)" sheetId="22" r:id="rId25"/>
     <sheet name="200m(F,U18)" sheetId="23" r:id="rId26"/>
     <sheet name="200m(M,U18)" sheetId="24" r:id="rId27"/>
     <sheet name="200m(F,U20)" sheetId="25" r:id="rId28"/>
     <sheet name="200m(M,U20)" sheetId="26" r:id="rId29"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>TÜ ASK-i heategevuslik jõuluvõistlus,Tartu manēža</t>
   </si>
   <si>
     <t>Shot Put (F, U16)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>16.12.2019.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Igaunija</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
@@ -188,53 +188,50 @@
     <t>Paula Lužinska</t>
   </si>
   <si>
     <t>Agate Trauberga</t>
   </si>
   <si>
     <t>Elizabete Krievāne</t>
   </si>
   <si>
     <t>N. Milbrete</t>
   </si>
   <si>
     <t>Darja Strukova</t>
   </si>
   <si>
     <t>S. Sabājevs</t>
   </si>
   <si>
     <t>Sindija Krūze</t>
   </si>
   <si>
     <t>Samanta Veisa</t>
   </si>
   <si>
     <t>Kristija Karolīna Pole</t>
-  </si>
-[...1 lines deleted...]
-    <t>B. Kaufmane</t>
   </si>
   <si>
     <t>Marta Ūdre</t>
   </si>
   <si>
     <t>Lauma Melnrūde</t>
   </si>
   <si>
     <t>Elīza Zvēra</t>
   </si>
   <si>
     <t>I. Zālīte</t>
   </si>
   <si>
     <t>Sima Aškinezere</t>
   </si>
   <si>
     <t>Laura Žirne</t>
   </si>
   <si>
     <t>Laura Lagzdiņa</t>
   </si>
   <si>
     <t>Vaira Māra Kriķe</t>
   </si>
@@ -724,51 +721,51 @@
   <si>
     <t>Dartija</t>
   </si>
   <si>
     <t>200m (M, U16)</t>
   </si>
   <si>
     <t>Arnolds Bērziņš</t>
   </si>
   <si>
     <t>200m (F, U18)</t>
   </si>
   <si>
     <t>200m (M, U18)</t>
   </si>
   <si>
     <t>200m (F, U20)</t>
   </si>
   <si>
     <t>200m (M, U20)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1125,111 +1122,111 @@
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27969" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30585" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1903" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32240" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36346" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34647" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/22185" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/7591" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37416" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34181" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27976" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37590" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37589" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34186" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34765" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30676" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29078" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33765" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23155" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21337" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30832" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/10493" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21441" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/22436" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25368" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/22449" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/7591" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/22458" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21760" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15364" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28309" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28001" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30775" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29190" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29195" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34617" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/31581" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34189" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37581" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29173" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32117" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37582" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34637" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34737" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26965" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37583" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30372" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3047" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28121" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29176" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34161" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34373" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26910" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26911" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34176" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30759" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37584" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/39159" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37586" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34162" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/31580" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28021" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15462" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28309" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28001" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30775" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29190" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29195" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34617" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/31581" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34189" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37581" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29173" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32117" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37582" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34637" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34737" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26965" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37583" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30372" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3047" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28121" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29176" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34161" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34373" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26910" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26911" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34176" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30759" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37584" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/39159" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37586" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34162" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/31580" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28021" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15462" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/10392" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21336" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28309" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30775" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28001" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/24552" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15509" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34189" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29190" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29195" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26961" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/7591" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32117" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/31581" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/35286" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29173" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37581" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34737" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26965" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37595" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28121" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29251" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30372" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3047" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37583" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34161" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37582" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34176" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26911" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37584" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37586" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29176" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/39159" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34162" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30759" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26910" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28309" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30775" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28001" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1534" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/24552" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15509" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34189" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29190" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29195" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26961" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/7591" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32117" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/31581" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/35286" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29173" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37581" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34737" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26965" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37595" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28121" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29251" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15369" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/11" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30372" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3047" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/54" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37583" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34161" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37582" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34176" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26911" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37584" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37586" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29176" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/39159" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34162" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30759" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26910" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27964" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27969" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34647" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34158" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36346" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/24167" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27884" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27976" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/22185" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/7591" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37589" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34181" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37416" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32240" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34186" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25934" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/9906" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37590" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30676" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34765" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/31582" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21332" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15569" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23831" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21689" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33318" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23796" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33764" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36345" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37588" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21332" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15569" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23831" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21689" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33318" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23796" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33764" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36345" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37588" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29745" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23528" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/9906" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36974" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/171" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21899" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27947" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23067" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26124" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15509" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33765" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33015" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30027" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23092" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34626" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/19172" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28060" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33015" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30027" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23092" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34626" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/19172" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28060" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/16707" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/963" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/20804" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32491" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23155" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23195" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32492" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34368" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37591" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21689" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23831" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33318" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28116" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23666" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33764" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29747" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23796" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36345" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37588" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21689" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23831" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25339" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33318" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23042" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28116" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23666" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33764" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29747" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23796" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36345" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37588" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30027" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/19172" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33015" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23092" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15357" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34626" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25882" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28060" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30027" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/19172" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33015" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23092" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/89" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27842" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34626" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25882" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/28060" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23918" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27964" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15453" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30585" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1903" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27969" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34647" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36346" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34158" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15345" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32240" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37416" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37589" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27884" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27976" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34181" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37590" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34186" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30676" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25934" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/9906" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34765" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3465" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/31582" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29745" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1084" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23528" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/9906" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/36974" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/171" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/27947" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/26124" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15509" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23067" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15355" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/22458" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21899" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/22436" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/21760" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15364" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/5" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/33765" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/25856" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/20804" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/16707" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/963" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23195" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32491" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/20822" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15386" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/21" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23155" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15449" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34368" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15532" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/32492" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37591" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23050" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/22262" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15371" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/30574" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15358" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/63" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/34371" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15518" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/23180" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15346" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/24151" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/15371" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/9" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/37592" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/organisation/3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -1371,94 +1368,85 @@
       <c r="H10">
         <v>5.91</v>
       </c>
       <c r="I10">
         <v>3.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -1475,244 +1463,235 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="I8">
         <v>697</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I9">
         <v>606</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="G10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I10">
         <v>499</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D11">
         <v>1992</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="G11" s="3" t="s">
+      <c r="H11" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="I11">
         <v>829</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D12">
         <v>2000</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I12">
         <v>796</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -1721,51 +1700,51 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8">
         <v>2005</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H8">
         <v>4.96</v>
       </c>
       <c r="I8">
@@ -1781,230 +1760,230 @@
       </c>
       <c r="D9">
         <v>2006</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>4.89</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>760</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="C10" s="3" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D10">
         <v>2006</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H10">
         <v>4.64</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>707</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="C11" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D11">
         <v>2006</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>4.41</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>658</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="C12" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D12">
         <v>2005</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>4.38</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>652</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="C13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D13">
         <v>2005</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H13">
         <v>4.33</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>641</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="C14" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D14">
         <v>2005</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H14">
         <v>4.17</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>608</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="C15" s="3" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D15">
         <v>2006</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H15">
         <v>4.08</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>589</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="C16" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D16">
         <v>2005</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H16">
         <v>3.95</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>562</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="C17" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D17">
         <v>2005</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H17">
         <v>3.95</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>562</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="C18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>2006</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3" t="s">
@@ -2029,259 +2008,259 @@
       </c>
       <c r="D19">
         <v>2006</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H19">
         <v>3.9</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>551</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="C20" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D20">
         <v>2006</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H20">
         <v>3.82</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>535</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="C21" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D21">
         <v>2006</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H21">
         <v>3.68</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>505</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="C22" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D22">
         <v>2005</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H22">
         <v>3.62</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>493</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="C23" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D23">
         <v>2006</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H23">
         <v>3.47</v>
       </c>
       <c r="I23">
         <v>0.0</v>
       </c>
       <c r="J23">
         <v>462</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="C24" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D24">
         <v>2006</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H24">
         <v>3.42</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>451</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="C25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D25">
         <v>2006</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H25">
         <v>3.42</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>451</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="C26" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D26">
         <v>2006</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H26">
         <v>3.41</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>449</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="C27" s="3" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D27">
         <v>2006</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H27">
         <v>3.33</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>433</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="C28" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D28">
         <v>2005</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H28">
         <v>3.09</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>383</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
@@ -2313,95 +2292,86 @@
     <hyperlink ref="G20" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_36"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_37"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_39"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_40"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_42"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_43"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_45"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_47"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_48"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_52"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_54"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_55"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -2410,251 +2380,242 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D8">
         <v>2003</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H8">
         <v>5.56</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>903</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="C9" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D9">
         <v>2003</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>4.89</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>760</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="C10" s="3" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H10">
         <v>4.72</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>724</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="C11" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D11">
         <v>2003</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H11">
         <v>4.37</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>650</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="C12" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D12">
         <v>2003</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>3.42</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>451</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -2663,174 +2624,165 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H8">
         <v>5.72</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>938</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>4.22</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -2839,391 +2791,391 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D8">
         <v>2005</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>5.55</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>616</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="C9" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D9">
         <v>2006</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>5.34</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>573</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="C10" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D10">
         <v>2006</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>5.18</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>539</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="C11" s="3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D11">
         <v>2005</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H11">
         <v>5.07</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>517</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="C12" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D12">
         <v>2005</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>4.91</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>484</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="C13" s="3" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D13">
         <v>2006</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H13">
         <v>4.86</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>473</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="C14" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D14">
         <v>2005</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H14">
         <v>4.69</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>439</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="C15" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D15">
         <v>2006</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>4.59</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>418</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="C16" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D16">
         <v>2005</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H16">
         <v>4.54</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>408</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="C17" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D17">
         <v>2005</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H17">
         <v>4.51</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>402</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="C18" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D18">
         <v>2005</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H18">
         <v>4.12</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>322</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="C19" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D19">
         <v>2006</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H19">
         <v>3.93</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>284</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="C20" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D20">
         <v>2006</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H20">
         <v>3.93</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>284</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="C21" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D21">
         <v>2006</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H21">
         <v>3.79</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>256</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
@@ -3252,95 +3204,86 @@
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_35"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_38"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_40"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3349,170 +3292,161 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D8">
         <v>2004</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H8">
         <v>5.27</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>558</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D9">
         <v>2004</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>4.92</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>486</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3521,141 +3455,132 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>5.91</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>691</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3672,156 +3597,147 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D8">
         <v>2003</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H8">
         <v>1.65</v>
       </c>
       <c r="I8">
         <v>878</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D9">
         <v>2004</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H9">
         <v>1.6</v>
       </c>
       <c r="I9">
         <v>830</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3838,127 +3754,118 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H8">
         <v>1.7</v>
       </c>
       <c r="I8">
         <v>926</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -3972,227 +3879,1075 @@
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="C8" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D8">
         <v>2004</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H8">
         <v>1.95</v>
       </c>
       <c r="I8">
         <v>870</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="C9" s="3" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D9">
         <v>2004</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H9">
         <v>1.85</v>
       </c>
       <c r="I9">
         <v>784</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="C10" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H10">
         <v>1.8</v>
       </c>
       <c r="I10">
         <v>741</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="C11" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D11">
         <v>2004</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H11">
         <v>1.7</v>
       </c>
       <c r="I11">
         <v>655</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="C12" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D12">
         <v>2003</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H12">
         <v>1.7</v>
       </c>
       <c r="I12">
         <v>655</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G38" sqref="G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="C2" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="C3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="C5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="C8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8">
+        <v>2005</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8">
+        <v>8.4</v>
+      </c>
+      <c r="I8">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="C9" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9">
+        <v>2005</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9">
+        <v>8.46</v>
+      </c>
+      <c r="I9">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="C10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10">
+        <v>2005</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10">
+        <v>8.47</v>
+      </c>
+      <c r="I10">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="C11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11">
+        <v>2006</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11">
+        <v>8.59</v>
+      </c>
+      <c r="I11">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="C12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12">
+        <v>2006</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12">
+        <v>8.68</v>
+      </c>
+      <c r="I12">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="C13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13">
+        <v>2005</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13">
+        <v>8.78</v>
+      </c>
+      <c r="I13">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="C14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14">
+        <v>2006</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14">
+        <v>8.8</v>
+      </c>
+      <c r="I14">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="C15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15">
+        <v>2006</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15">
+        <v>8.84</v>
+      </c>
+      <c r="I15">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="C16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16">
+        <v>2006</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16">
+        <v>8.86</v>
+      </c>
+      <c r="I16">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="C17" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>2005</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17">
+        <v>9.02</v>
+      </c>
+      <c r="I17">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="C18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18">
+        <v>2006</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18">
+        <v>9.050000000000001</v>
+      </c>
+      <c r="I18">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="C19" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19">
+        <v>2006</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H19">
+        <v>9.06</v>
+      </c>
+      <c r="I19">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="C20" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20">
+        <v>2005</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20">
+        <v>9.08</v>
+      </c>
+      <c r="I20">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="C21" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21">
+        <v>2006</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21">
+        <v>9.1</v>
+      </c>
+      <c r="I21">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="C22" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22">
+        <v>2005</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H22">
+        <v>9.2</v>
+      </c>
+      <c r="I22">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="C23" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23">
+        <v>2006</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23">
+        <v>9.29</v>
+      </c>
+      <c r="I23">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="C24" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24">
+        <v>2005</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H24">
+        <v>9.34</v>
+      </c>
+      <c r="I24">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="C25" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25">
+        <v>2005</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25">
+        <v>9.36</v>
+      </c>
+      <c r="I25">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="C26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26">
+        <v>2006</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H26">
+        <v>9.44</v>
+      </c>
+      <c r="I26">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="C27" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27">
+        <v>2006</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27">
+        <v>9.51</v>
+      </c>
+      <c r="I27">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="C28" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28">
+        <v>2005</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28">
+        <v>9.56</v>
+      </c>
+      <c r="I28">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="C29" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29">
+        <v>2006</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29">
+        <v>9.67</v>
+      </c>
+      <c r="I29">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="C30" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30">
+        <v>2006</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30">
+        <v>9.71</v>
+      </c>
+      <c r="I30">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="C31" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31">
+        <v>2006</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31">
+        <v>9.74</v>
+      </c>
+      <c r="I31">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="C32" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32">
+        <v>2006</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32">
+        <v>9.85</v>
+      </c>
+      <c r="I32">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="C33" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33">
+        <v>2006</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33">
+        <v>9.87</v>
+      </c>
+      <c r="I33">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="C34" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34">
+        <v>2006</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34">
+        <v>9.91</v>
+      </c>
+      <c r="I34">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="C35" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35">
+        <v>2006</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35">
+        <v>9.96</v>
+      </c>
+      <c r="I35">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="C36" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D36">
+        <v>2006</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36">
+        <v>10.23</v>
+      </c>
+      <c r="I36">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="C37" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37">
+        <v>2006</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37">
+        <v>10.31</v>
+      </c>
+      <c r="I37">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="C38" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38">
+        <v>2005</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38">
+        <v>10.76</v>
+      </c>
+      <c r="I38">
+        <v>261</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="F20" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="F24" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="F26" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="G26" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="F27" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="F28" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="F29" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="F30" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="F31" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="F32" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="G36" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="F37" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="G37" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="F38" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_81"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:I9"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="G9" sqref="G9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>25</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -4205,1994 +4960,1102 @@
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D8">
+        <v>1997</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="H8">
+        <v>1.9</v>
+      </c>
+      <c r="I8">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>154</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D9">
+        <v>1999</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H9">
+        <v>1.9</v>
+      </c>
+      <c r="I9">
+        <v>827</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:J38"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="G38" sqref="G38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="C2" s="1" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="C3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="C5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>180</v>
+      </c>
+      <c r="J7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D8">
         <v>2005</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H8">
-        <v>8.4</v>
+        <v>27.67</v>
       </c>
       <c r="I8">
-        <v>780</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="C9" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D9">
         <v>2005</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H9">
-        <v>8.46</v>
+        <v>27.99</v>
       </c>
       <c r="I9">
-        <v>764</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J9">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="C10" s="3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D10">
         <v>2005</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="H10">
-        <v>8.47</v>
+        <v>28.68</v>
       </c>
       <c r="I10">
-        <v>761</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J10">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="C11" s="3" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D11">
         <v>2006</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H11">
-        <v>8.59</v>
+        <v>28.81</v>
       </c>
       <c r="I11">
-        <v>728</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="C12" s="3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D12">
         <v>2006</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12">
+        <v>29.030000000000001</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="C13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13">
+        <v>2006</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="G12" s="3" t="s">
+      <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="H12">
-[...21 lines deleted...]
-      </c>
       <c r="H13">
-        <v>8.78</v>
+        <v>29.21</v>
       </c>
       <c r="I13">
-        <v>678</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="C14" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>2006</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H14">
-        <v>8.8</v>
+        <v>29.4</v>
       </c>
       <c r="I14">
-        <v>673</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="C15" s="3" t="s">
-        <v>39</v>
+        <v>181</v>
       </c>
       <c r="D15">
         <v>2006</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>36</v>
+        <v>182</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
       <c r="H15">
-        <v>8.84</v>
+        <v>29.43</v>
       </c>
       <c r="I15">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="C16" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D16">
         <v>2006</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H16">
-        <v>8.86</v>
+        <v>29.74</v>
       </c>
       <c r="I16">
-        <v>657</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J16">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="C17" s="3" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D17">
+        <v>2006</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17">
+        <v>29.82</v>
+      </c>
+      <c r="I17">
+        <v>0.0</v>
+      </c>
+      <c r="J17">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="C18" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D18">
         <v>2005</v>
-      </c>
-[...21 lines deleted...]
-        <v>2006</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H18">
-        <v>9.05</v>
+        <v>30.49</v>
       </c>
       <c r="I18">
-        <v>610</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J18">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="C19" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D19">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H19">
-        <v>9.06</v>
+        <v>30.59</v>
       </c>
       <c r="I19">
-        <v>607</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="C20" s="3" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D20">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
-      <c r="F20" s="3" t="s">
+      <c r="G20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20">
+        <v>30.68</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="C21" s="3" t="s">
         <v>46</v>
-      </c>
-[...12 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D21">
         <v>2006</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H21">
-        <v>9.1</v>
+        <v>30.83</v>
       </c>
       <c r="I21">
-        <v>597</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J21">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="C22" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D22">
         <v>2005</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H22">
-        <v>9.2</v>
+        <v>30.95</v>
       </c>
       <c r="I22">
-        <v>573</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J22">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="C23" s="3" t="s">
-        <v>49</v>
+        <v>208</v>
       </c>
       <c r="D23">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H23">
-        <v>9.29</v>
+        <v>31.09</v>
       </c>
       <c r="I23">
-        <v>552</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J23">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
       <c r="C24" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D24">
         <v>2005</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
-      <c r="F24" s="3" t="s">
+      <c r="G24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24">
+        <v>31.17</v>
+      </c>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="C25" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D25">
+        <v>2006</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="H25">
+        <v>31.3</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="C26" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26">
+        <v>2005</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="G24" s="3" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="H26">
-        <v>9.44</v>
+        <v>31.89</v>
       </c>
       <c r="I26">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="C27" s="3" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D27">
         <v>2006</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
-      <c r="F27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H27">
-        <v>9.51</v>
+        <v>32.030000000000001</v>
       </c>
       <c r="I27">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J27">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
       <c r="C28" s="3" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D28">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H28">
-        <v>9.56</v>
+        <v>32.11</v>
       </c>
       <c r="I28">
-        <v>490</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J28">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
       <c r="C29" s="3" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D29">
         <v>2006</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
-      <c r="F29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H29">
-        <v>9.67</v>
+        <v>32.53</v>
       </c>
       <c r="I29">
-        <v>466</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="C30" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>2006</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30">
+        <v>32.78</v>
+      </c>
+      <c r="I30">
+        <v>0.0</v>
+      </c>
+      <c r="J30">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="C31" s="3" t="s">
         <v>58</v>
-      </c>
-[...12 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D31">
         <v>2006</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H31">
-        <v>9.74</v>
+        <v>33.060000000000002</v>
       </c>
       <c r="I31">
-        <v>451</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J31">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="C32" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D32">
         <v>2006</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
-      <c r="F32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H32">
-        <v>9.85</v>
+        <v>33.45</v>
       </c>
       <c r="I32">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
       <c r="C33" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D33">
         <v>2006</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H33">
-        <v>9.87</v>
+        <v>33.56</v>
       </c>
       <c r="I33">
-        <v>424</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J33">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
       <c r="C34" s="3" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D34">
         <v>2006</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
+      <c r="F34" s="3" t="s">
+        <v>22</v>
+      </c>
       <c r="G34" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H34">
-        <v>9.91</v>
+        <v>33.76</v>
       </c>
       <c r="I34">
-        <v>416</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J34">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
       <c r="C35" s="3" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D35">
         <v>2006</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H35">
-        <v>9.96</v>
+        <v>33.78</v>
       </c>
       <c r="I35">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J35">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
       <c r="C36" s="3" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D36">
         <v>2006</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
+      <c r="F36" s="3" t="s">
+        <v>54</v>
+      </c>
       <c r="G36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H36">
-        <v>10.23</v>
+        <v>34.37</v>
       </c>
       <c r="I36">
-        <v>353</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J36">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
       <c r="C37" s="3" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D37">
         <v>2006</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H37">
-        <v>10.31</v>
+        <v>34.41</v>
       </c>
       <c r="I37">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9">
+        <v>0.0</v>
+      </c>
+      <c r="J37">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="C38" s="3" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D38">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H38">
-        <v>10.76</v>
+        <v>35.26</v>
       </c>
       <c r="I38">
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="J38">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="F20" r:id="rId_hyperlink_35"/>
-[...11 lines deleted...]
-    <hyperlink ref="C25" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="G20" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="F21" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="G21" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="G22" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="G23" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="G24" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="F25" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="G25" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_48"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_49"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_51"/>
-    <hyperlink ref="F27" r:id="rId_hyperlink_52"/>
-[...29 lines deleted...]
-    <hyperlink ref="G38" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="G27" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="F28" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="G28" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="G29" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="F30" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="G30" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="F31" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="G31" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="G32" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="G33" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="F34" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="G34" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="G35" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="F36" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="G36" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="F37" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="G37" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="F38" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="G38" r:id="rId_hyperlink_81"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...1136 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -6201,518 +6064,518 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D8">
         <v>2005</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H8">
         <v>25.28</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>579</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="C9" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D9">
         <v>2005</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>25.78</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>526</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="C10" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D10">
         <v>2005</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10">
         <v>27.27</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>384</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="C11" s="3" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D11">
         <v>2006</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H11">
         <v>27.55</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>359</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="C12" s="3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D12">
         <v>2005</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>27.79</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>339</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="C13" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D13">
         <v>2006</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H13">
         <v>28.6</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="C14" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D14">
         <v>2005</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>28.85</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>257</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="C15" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D15">
         <v>2005</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
-        <v>29.04</v>
+        <v>29.039999999999999</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>244</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="C16" s="3" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D16">
         <v>2006</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H16">
         <v>29.24</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="C17" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D17">
         <v>2005</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H17">
         <v>29.42</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>218</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="C18" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D18">
         <v>2006</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H18">
         <v>29.75</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>196</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="C19" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D19">
         <v>2005</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H19">
         <v>30.14</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>173</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="C20" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D20">
         <v>2006</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H20">
         <v>30.45</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>155</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="C21" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D21">
         <v>2006</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H21">
         <v>30.74</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="C22" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D22">
         <v>2006</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H22">
         <v>31.29</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>111</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="C23" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D23">
         <v>2005</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H23">
         <v>31.4</v>
       </c>
       <c r="I23">
         <v>0.0</v>
       </c>
       <c r="J23">
         <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="C24" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D24">
         <v>2006</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H24">
         <v>31.42</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="C25" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D25">
         <v>2006</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H25">
-        <v>33.02</v>
+        <v>33.020000000000003</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="C26" s="3" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D26">
         <v>2006</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H26">
         <v>38.58</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
@@ -6755,95 +6618,86 @@
     <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_35"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_38"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_41"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_42"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_54"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -6852,396 +6706,383 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="C8" s="3" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D8">
         <v>2003</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H8">
         <v>26.7</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>848</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="C9" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D9">
         <v>2004</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>27.8</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>761</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="C10" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H10">
         <v>27.89</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>754</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="C11" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D11">
         <v>2004</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>28.6</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="C12" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D12">
         <v>2003</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>28.65</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>697</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="C13" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D13">
         <v>2003</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H13">
         <v>29.49</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>636</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="C14" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D14">
         <v>2004</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H14">
         <v>29.86</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>610</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="C15" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D15">
         <v>2003</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>29.87</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>609</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="C16" s="3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D16">
         <v>2004</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H16">
         <v>31.02</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="J16">
         <v>532</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="C17" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D17">
         <v>2003</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H17">
         <v>32.24</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>456</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
-[...14 lines deleted...]
-    <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -7250,362 +7091,353 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D8">
         <v>2003</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>23.53</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>783</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D9">
         <v>2003</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>23.99</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>726</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H10">
         <v>25.28</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>579</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D11">
         <v>2003</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H11">
         <v>25.47</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>558</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D12">
         <v>2003</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>25.56</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>549</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D13">
         <v>2004</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>25.78</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>526</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D14">
         <v>2004</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H14">
         <v>26.68</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>437</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D15">
         <v>2004</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>27.71</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>346</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -7614,334 +7446,321 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8">
-        <v>27.03</v>
+        <v>27.030000000000001</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>822</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D9">
         <v>2001</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H9">
         <v>27.09</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>817</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>27.5</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>784</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H11">
         <v>27.51</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>784</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>27.89</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>754</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>27.93</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>751</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D14">
         <v>2002</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H14">
         <v>28.71</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>692</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
-[...12 lines deleted...]
-    <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -7950,265 +7769,265 @@
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>24.11</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>712</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H9">
         <v>24.3</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>689</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D10">
         <v>2001</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10">
         <v>24.69</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>644</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D11">
         <v>2001</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H11">
         <v>24.76</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>636</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>25.18</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>590</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H13">
         <v>25.26</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>581</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H14">
         <v>25.4</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>566</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>27.2</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
@@ -8217,94 +8036,85 @@
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -8318,409 +8128,396 @@
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="C8" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D8">
         <v>2003</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H8">
         <v>8.31</v>
       </c>
       <c r="I8">
         <v>806</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="C9" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D9">
         <v>2004</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>8.33</v>
       </c>
       <c r="I9">
         <v>800</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="C10" s="3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D10">
         <v>2004</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>8.54</v>
       </c>
       <c r="I10">
         <v>742</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="C11" s="3" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D11">
         <v>2003</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H11">
         <v>8.7</v>
       </c>
       <c r="I11">
         <v>699</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="C12" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D12">
         <v>2003</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>8.72</v>
       </c>
       <c r="I12">
         <v>694</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D13">
         <v>2003</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H13">
         <v>8.75</v>
       </c>
       <c r="I13">
         <v>686</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="C14" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D14">
         <v>2003</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H14">
         <v>8.85</v>
       </c>
       <c r="I14">
         <v>660</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="C15" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D15">
         <v>2003</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>8.89</v>
       </c>
       <c r="I15">
         <v>650</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="C16" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D16">
         <v>2003</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H16">
         <v>8.97</v>
       </c>
       <c r="I16">
         <v>629</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="C17" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D17">
         <v>2004</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H17">
         <v>8.97</v>
       </c>
       <c r="I17">
         <v>629</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="C18" s="3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D18">
         <v>2004</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H18">
         <v>9.3</v>
       </c>
       <c r="I18">
         <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="C19" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D19">
         <v>2003</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H19">
         <v>9.78</v>
       </c>
       <c r="I19">
         <v>443</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
-[...20 lines deleted...]
-    <hyperlink ref="G19" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="F16" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="G16" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="F17" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="G18" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -8734,305 +8531,292 @@
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="C8" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D8">
         <v>2001</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="G8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8">
-        <v>8.05</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="I8">
         <v>881</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="C9" s="3" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H9">
         <v>8.21</v>
       </c>
       <c r="I9">
         <v>834</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="C10" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H10">
         <v>8.28</v>
       </c>
       <c r="I10">
         <v>814</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="C11" s="3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H11">
         <v>8.35</v>
       </c>
       <c r="I11">
         <v>794</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="C12" s="3" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D12">
         <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>8.57</v>
       </c>
       <c r="I12">
         <v>734</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H13">
         <v>8.66</v>
       </c>
       <c r="I13">
         <v>710</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="C14" s="3" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>8.7</v>
       </c>
       <c r="I14">
         <v>699</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="C15" s="3" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D15">
         <v>2002</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>8.79</v>
       </c>
       <c r="I15">
         <v>675</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
-[...8 lines deleted...]
-    <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="G14" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="F15" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="G15" r:id="rId_hyperlink_22"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -9046,433 +8830,433 @@
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="C8" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D8">
         <v>2005</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H8">
         <v>7.64</v>
       </c>
       <c r="I8">
         <v>642</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="C9" s="3" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D9">
         <v>2006</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>7.77</v>
       </c>
       <c r="I9">
         <v>588</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="C10" s="3" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D10">
         <v>2005</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10">
         <v>7.98</v>
       </c>
       <c r="I10">
         <v>507</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="C11" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D11">
         <v>2005</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H11">
         <v>8.14</v>
       </c>
       <c r="I11">
         <v>449</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="C12" s="3" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D12">
         <v>2005</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>8.23</v>
       </c>
       <c r="I12">
         <v>418</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D13">
         <v>2006</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H13">
         <v>8.41</v>
       </c>
       <c r="I13">
         <v>359</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="C14" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D14">
         <v>2006</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>8.5</v>
       </c>
       <c r="I14">
         <v>332</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="C15" s="3" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D15">
         <v>2005</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>8.61</v>
       </c>
       <c r="I15">
         <v>299</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="C16" s="3" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D16">
         <v>2005</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H16">
         <v>8.63</v>
       </c>
       <c r="I16">
         <v>293</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="C17" s="3" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D17">
         <v>2005</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H17">
         <v>8.69</v>
       </c>
       <c r="I17">
         <v>277</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="C18" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D18">
         <v>2005</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H18">
         <v>8.76</v>
       </c>
       <c r="I18">
         <v>258</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="C19" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D19">
         <v>2006</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H19">
         <v>9.0</v>
       </c>
       <c r="I19">
         <v>198</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="C20" s="3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D20">
         <v>2005</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H20">
         <v>9.07</v>
       </c>
       <c r="I20">
         <v>182</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="C21" s="3" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D21">
         <v>2006</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H21">
         <v>9.19</v>
       </c>
       <c r="I21">
         <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="C22" s="3" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D22">
         <v>2006</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H22">
         <v>9.4</v>
       </c>
       <c r="I22">
         <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="C23" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D23">
         <v>2006</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H23">
         <v>9.5</v>
       </c>
       <c r="I23">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="C24" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D24">
         <v>2006</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H24">
         <v>9.71</v>
       </c>
       <c r="I24">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="C25" s="3" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D25">
         <v>2006</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H25">
         <v>10.81</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
@@ -9509,94 +9293,85 @@
     <hyperlink ref="G18" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_32"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_33"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_37"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_49"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -9610,375 +9385,366 @@
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="C8" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D8">
         <v>2003</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>7.37</v>
       </c>
       <c r="I8">
         <v>760</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="C9" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D9">
         <v>2003</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>7.61</v>
       </c>
       <c r="I9">
         <v>654</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="C10" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H10">
         <v>7.8</v>
       </c>
       <c r="I10">
         <v>576</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="C11" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D11">
         <v>2003</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>7.89</v>
       </c>
       <c r="I11">
         <v>541</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="C12" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D12">
         <v>2004</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>7.93</v>
       </c>
       <c r="I12">
         <v>526</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D13">
         <v>2004</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>8.0</v>
       </c>
       <c r="I13">
         <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="C14" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D14">
         <v>2004</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H14">
         <v>8.1</v>
       </c>
       <c r="I14">
         <v>463</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="C15" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D15">
         <v>2003</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>8.14</v>
       </c>
       <c r="I15">
         <v>449</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="C16" s="3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D16">
         <v>2004</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="H16">
         <v>8.14</v>
       </c>
       <c r="I16">
         <v>449</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="C17" s="3" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D17">
         <v>2003</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H17">
         <v>8.24</v>
       </c>
       <c r="I17">
         <v>415</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="C18" s="3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D18">
         <v>2004</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H18">
         <v>8.41</v>
       </c>
       <c r="I18">
         <v>359</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_21"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -9992,258 +9758,258 @@
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="C8" s="3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D8">
         <v>2002</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H8">
         <v>7.29</v>
       </c>
       <c r="I8">
         <v>797</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="C9" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D9">
         <v>2002</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H9">
         <v>7.32</v>
       </c>
       <c r="I9">
         <v>783</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="C10" s="3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D10">
         <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10">
         <v>7.51</v>
       </c>
       <c r="I10">
         <v>698</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="C11" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D11">
         <v>2002</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H11">
         <v>7.51</v>
       </c>
       <c r="I11">
         <v>698</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="C12" s="3" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D12">
         <v>2001</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H12">
         <v>7.74</v>
       </c>
       <c r="I12">
         <v>601</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="C13" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D13">
         <v>2002</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H13">
         <v>7.75</v>
       </c>
       <c r="I13">
         <v>596</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="C14" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D14">
         <v>2001</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H14">
         <v>7.75</v>
       </c>
       <c r="I14">
         <v>596</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="C15" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D15">
         <v>2001</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H15">
         <v>7.76</v>
       </c>
       <c r="I15">
         <v>592</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="C16" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D16">
         <v>2001</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H16">
         <v>7.79</v>
       </c>
       <c r="I16">
         <v>580</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="C17" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D17">
         <v>2002</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H17">
         <v>8.63</v>
       </c>
       <c r="I17">
         <v>293</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
@@ -10255,94 +10021,85 @@
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -10359,214 +10116,205 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D8">
         <v>2004</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="I8">
         <v>809</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D9">
         <v>2004</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="H9" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="I9">
         <v>749</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D10">
         <v>2004</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H10" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="I10">
         <v>508</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>154</v>
+      </c>
+      <c r="C11" s="3" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="D11">
         <v>2005</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I11">
         <v>677</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
@@ -10583,146 +10331,137 @@
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D8">
         <v>2003</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="I8">
         <v>546</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D9">
         <v>2004</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I9">
         <v>468</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D10">
         <v>2004</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="I10">
         <v>207</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="26" baseType="lpstr">
       <vt:lpstr>shot-put(F,U16)</vt:lpstr>
       <vt:lpstr>60m(F,U16)</vt:lpstr>
       <vt:lpstr>60m(F,U18)</vt:lpstr>
       <vt:lpstr>60m(F,U23)</vt:lpstr>
       <vt:lpstr>60m(M,U16)</vt:lpstr>