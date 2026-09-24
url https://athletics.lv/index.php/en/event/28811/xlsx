--- v0 (2026-07-09)
+++ v1 (2026-09-24)
@@ -8,72 +8,72 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="200m(M)" sheetId="1" r:id="rId4"/>
     <sheet name="2000m(M)" sheetId="2" r:id="rId5"/>
     <sheet name="3000m(F)" sheetId="3" r:id="rId6"/>
     <sheet name="5000m(M)" sheetId="4" r:id="rId7"/>
     <sheet name="100m-hurdles(F)" sheetId="5" r:id="rId8"/>
     <sheet name="100m-hurdles(F) 1" sheetId="6" r:id="rId9"/>
     <sheet name="110m-hurdles(M)" sheetId="7" r:id="rId10"/>
     <sheet name="110m-hurdles(M) 1" sheetId="8" r:id="rId11"/>
     <sheet name="800m(M)" sheetId="9" r:id="rId12"/>
     <sheet name="200m(F)" sheetId="10" r:id="rId13"/>
     <sheet name="2000m(F)" sheetId="11" r:id="rId14"/>
     <sheet name="800m(F)" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>LVS kausa izcīņas 4 posms</t>
   </si>
   <si>
     <t>200m (M)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>19.08.2007.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Place</t>
@@ -429,51 +429,51 @@
   <si>
     <t>2:48.76</t>
   </si>
   <si>
     <t>Evija Otaņķe</t>
   </si>
   <si>
     <t>2:39.71</t>
   </si>
   <si>
     <t>Vineta Pēce</t>
   </si>
   <si>
     <t>2:55.83</t>
   </si>
   <si>
     <t>Singa Siliņa</t>
   </si>
   <si>
     <t>2:57.05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -834,70 +834,70 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/121" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/492" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/64" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1589" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/2622" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/4344" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1448" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1259" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/5934" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3393" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/6513" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/712" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/7518" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/488" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/966" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/8980" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/8098" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/286" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3393" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/132" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/3915" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/301" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/29" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/index.php/en/person/1700" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -991,51 +991,51 @@
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>22.78</v>
       </c>
       <c r="I10">
         <v>821</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D11">
         <v>1993</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
-        <v>26.05</v>
+        <v>26.050000000000001</v>
       </c>
       <c r="I11">
         <v>453</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D12">
         <v>1977</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>22.93</v>
       </c>
       <c r="I12">
         <v>802</v>
       </c>
     </row>
@@ -1316,64 +1316,55 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1754,64 +1745,55 @@
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1901,64 +1883,55 @@
       </c>
       <c r="D9">
         <v>1992</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9" t="s">
         <v>110</v>
       </c>
       <c r="I9">
         <v>518</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2192,64 +2165,55 @@
       <c r="H16" t="s">
         <v>129</v>
       </c>
       <c r="I16">
         <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2360,64 +2324,55 @@
       <c r="D10">
         <v>1992</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10" t="s">
         <v>41</v>
       </c>
       <c r="I10">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2507,64 +2462,55 @@
       </c>
       <c r="D9">
         <v>1983</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9">
         <v>678</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2675,64 +2621,55 @@
       <c r="D10">
         <v>1975</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
       <c r="I10">
         <v>411</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -2808,64 +2745,55 @@
         <v>1990</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>15.85</v>
       </c>
       <c r="I8">
         <v>83.8</v>
       </c>
       <c r="J8">
         <v>796</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -2959,64 +2887,55 @@
       </c>
       <c r="D9">
         <v>1993</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>17.26</v>
       </c>
       <c r="I9">
         <v>76.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -3116,64 +3035,55 @@
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>15.19</v>
       </c>
       <c r="I9">
         <v>106.7</v>
       </c>
       <c r="J9">
         <v>862</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -3233,116 +3143,107 @@
       </c>
       <c r="I7" t="s">
         <v>55</v>
       </c>
       <c r="J7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D8">
         <v>1992</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>16.91</v>
       </c>
       <c r="I8">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>17.11</v>
       </c>
       <c r="I9">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D10">
         <v>1992</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>17.15</v>
       </c>
       <c r="I10">
-        <v>91.4</v>
+        <v>91.40000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3660,59 +3561,50 @@
         <v>691</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>200m(M)</vt:lpstr>
       <vt:lpstr>2000m(M)</vt:lpstr>
       <vt:lpstr>3000m(F)</vt:lpstr>
       <vt:lpstr>5000m(M)</vt:lpstr>
       <vt:lpstr>100m-hurdles(F)</vt:lpstr>