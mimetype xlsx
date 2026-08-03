--- v0 (2026-07-20)
+++ v1 (2026-08-03)
@@ -20,84 +20,84 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="high-jump(M,U16)" sheetId="1" r:id="rId4"/>
     <sheet name="high-jump(F,U16)" sheetId="2" r:id="rId5"/>
     <sheet name="high-jump(M,U18)" sheetId="3" r:id="rId6"/>
     <sheet name="high-jump(F,U18)" sheetId="4" r:id="rId7"/>
     <sheet name="high-jump(M,U20)" sheetId="5" r:id="rId8"/>
     <sheet name="high-jump(F,U20)" sheetId="6" r:id="rId9"/>
     <sheet name="discus-throw(M,U16)" sheetId="7" r:id="rId10"/>
     <sheet name="discus-throw(F,U16)" sheetId="8" r:id="rId11"/>
     <sheet name="discus-throw(M,U18)" sheetId="9" r:id="rId12"/>
     <sheet name="discus-throw(F,U18)" sheetId="10" r:id="rId13"/>
     <sheet name="discus-throw(M,U20)" sheetId="11" r:id="rId14"/>
     <sheet name="discus-throw(F,U20)" sheetId="12" r:id="rId15"/>
     <sheet name="hammer-throw(M,U16)" sheetId="13" r:id="rId16"/>
     <sheet name="hammer-throw(F,U16)" sheetId="14" r:id="rId17"/>
     <sheet name="hammer-throw(M,U18)" sheetId="15" r:id="rId18"/>
     <sheet name="hammer-throw(F,U18)" sheetId="16" r:id="rId19"/>
     <sheet name="hammer-throw(M,U20)" sheetId="17" r:id="rId20"/>
     <sheet name="hammer-throw(F,U20)" sheetId="18" r:id="rId21"/>
     <sheet name="javelin-throw(M,U16)" sheetId="19" r:id="rId22"/>
     <sheet name="javelin-throw(F,U16)" sheetId="20" r:id="rId23"/>
     <sheet name="javelin-throw(M,U18)" sheetId="21" r:id="rId24"/>
     <sheet name="javelin-throw(F,U18)" sheetId="22" r:id="rId25"/>
     <sheet name="javelin-throw(M,U20)" sheetId="23" r:id="rId26"/>
     <sheet name="javelin-throw(F,U20)" sheetId="24" r:id="rId27"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Augšdaugavas novada atklātās sacensības U16, U18 un U20 vecuma grupām</t>
   </si>
   <si>
     <t>High Jump (M, U16)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>31.07.2025.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Višķi</t>
@@ -291,51 +291,51 @@
   <si>
     <t>Hammer Throw (F, U20)</t>
   </si>
   <si>
     <t>Javelin Throw (M, U16)</t>
   </si>
   <si>
     <t>Javelin Throw (F, U16)</t>
   </si>
   <si>
     <t>Javelin Throw (M, U18)</t>
   </si>
   <si>
     <t>Javelin Throw (F, U18)</t>
   </si>
   <si>
     <t>Javelin Throw (M, U20)</t>
   </si>
   <si>
     <t>Javelin Throw (F, U20)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -744,51 +744,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/53882" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29426" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/40645" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/41546" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/86184" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/46" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43790" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/83974" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/46" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/70270" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/46" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51873" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15379" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/70882" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/51805" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/83272" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43853" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/43792" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/53824" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/44650" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/15380" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/organisation/250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -967,64 +967,55 @@
       <c r="I11">
         <v>235</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -1114,64 +1105,55 @@
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
         <v>23.56</v>
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
       <c r="J8">
         <v>405</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -1290,64 +1272,55 @@
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9">
         <v>21.78</v>
       </c>
       <c r="I9">
         <v>1.75</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -1472,64 +1445,55 @@
       <c r="H9">
         <v>19.85</v>
       </c>
       <c r="I9">
         <v>1.0</v>
       </c>
       <c r="J9">
         <v>338</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -1904,64 +1868,55 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_25"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -2272,64 +2227,55 @@
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_19"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -2544,64 +2490,55 @@
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -2688,64 +2625,55 @@
       <c r="F8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
         <v>23.85</v>
       </c>
       <c r="I8">
         <v>3.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -2896,64 +2824,55 @@
       <c r="H10">
         <v>16.73</v>
       </c>
       <c r="I10">
         <v>6.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -3078,64 +2997,55 @@
       <c r="H9">
         <v>20.37</v>
       </c>
       <c r="I9">
         <v>4.0</v>
       </c>
       <c r="J9">
         <v>299</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -3382,64 +3292,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3618,64 +3519,55 @@
       <c r="I11">
         <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -3922,64 +3814,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -4098,64 +3981,55 @@
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9">
         <v>25.7</v>
       </c>
       <c r="I9">
         <v>700.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -4242,64 +4116,55 @@
       <c r="F8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
         <v>22.32</v>
       </c>
       <c r="I8">
         <v>500.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -4424,64 +4289,55 @@
       <c r="H9">
         <v>27.59</v>
       </c>
       <c r="I9">
         <v>800.0</v>
       </c>
       <c r="J9">
         <v>362</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -4606,64 +4462,55 @@
       <c r="H9">
         <v>21.75</v>
       </c>
       <c r="I9">
         <v>600.0</v>
       </c>
       <c r="J9">
         <v>375</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4874,64 +4721,55 @@
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5014,64 +4852,55 @@
       <c r="F8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H8">
         <v>1.3</v>
       </c>
       <c r="I8">
         <v>546</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5154,64 +4983,55 @@
       <c r="F8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>1.45</v>
       </c>
       <c r="I8">
         <v>443</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5294,64 +5114,55 @@
       <c r="F8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>1.25</v>
       </c>
       <c r="I8">
         <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -5598,64 +5409,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -5870,64 +5672,55 @@
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -6046,59 +5839,50 @@
       <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H9">
         <v>22.49</v>
       </c>
       <c r="I9">
         <v>1.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>high-jump(M,U16)</vt:lpstr>
       <vt:lpstr>high-jump(F,U16)</vt:lpstr>
       <vt:lpstr>high-jump(M,U18)</vt:lpstr>
       <vt:lpstr>high-jump(F,U18)</vt:lpstr>
       <vt:lpstr>high-jump(M,U20)</vt:lpstr>