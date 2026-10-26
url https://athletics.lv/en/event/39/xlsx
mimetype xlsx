--- v0 (2026-07-10)
+++ v1 (2026-10-26)
@@ -19,83 +19,83 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="80m(M)" sheetId="1" r:id="rId4"/>
     <sheet name="80m-hurdles(M)" sheetId="2" r:id="rId5"/>
     <sheet name="300m(M)" sheetId="3" r:id="rId6"/>
     <sheet name="1000m(M)" sheetId="4" r:id="rId7"/>
     <sheet name="2000m(M)" sheetId="5" r:id="rId8"/>
     <sheet name="4x100m(M)" sheetId="6" r:id="rId9"/>
     <sheet name="long-jump(M)" sheetId="7" r:id="rId10"/>
     <sheet name="shot-put(M)" sheetId="8" r:id="rId11"/>
     <sheet name="javelin-throw(M)" sheetId="9" r:id="rId12"/>
     <sheet name="discus-throw(M)" sheetId="10" r:id="rId13"/>
     <sheet name="pole-vault(M)" sheetId="11" r:id="rId14"/>
     <sheet name="high-jump(M)" sheetId="12" r:id="rId15"/>
     <sheet name="80m(F)" sheetId="13" r:id="rId16"/>
     <sheet name="80m-hurdles(F)" sheetId="14" r:id="rId17"/>
     <sheet name="300m(F)" sheetId="15" r:id="rId18"/>
     <sheet name="1000m(F)" sheetId="16" r:id="rId19"/>
     <sheet name="4x100m(F)" sheetId="17" r:id="rId20"/>
     <sheet name="long-jump(F)" sheetId="18" r:id="rId21"/>
     <sheet name="shot-put(F)" sheetId="19" r:id="rId22"/>
     <sheet name="javelin-throw(F)" sheetId="20" r:id="rId23"/>
     <sheet name="discus-throw(F)" sheetId="21" r:id="rId24"/>
     <sheet name="pole-vault(F)" sheetId="22" r:id="rId25"/>
     <sheet name="high-jump(F)" sheetId="23" r:id="rId26"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
   <si>
     <t>Latvijas čempionāts U-14 grupai</t>
   </si>
   <si>
     <t>80m (M)</t>
   </si>
   <si>
     <t>Sākuma datums</t>
   </si>
   <si>
     <t>05.06.2016.</t>
   </si>
   <si>
     <t>Beigu datums</t>
   </si>
   <si>
     <t>Norises vieta</t>
   </si>
   <si>
     <t>Iecava</t>
@@ -1396,51 +1396,51 @@
   <si>
     <t>Anastasija Volkova</t>
   </si>
   <si>
     <t>Rūta Zāle</t>
   </si>
   <si>
     <t>Darja Kolisņičenko</t>
   </si>
   <si>
     <t>Laura Santīna Murauska</t>
   </si>
   <si>
     <t>Kitija Raudiņa</t>
   </si>
   <si>
     <t>Katrīna Ļaksa</t>
   </si>
   <si>
     <t>Eleonora Zandare</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -1845,70 +1845,70 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23191" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24151" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21997" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24152" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29777" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26819" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23423" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23183" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23431" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26830" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25157" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23974" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25374" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26831" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26832" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26259" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24629" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25503" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22431" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22746" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22515" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25437" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26056" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22449" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23517" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22798" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26274" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26833" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25631" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22800" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25648" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23434" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/19231" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21995" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25645" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29212" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26816" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22426" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22177" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22883" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26122" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22176" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22550" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22179" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29776" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22744" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21906" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23166" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/20226" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21901" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23192" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22552" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24374" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23513" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29777" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22994" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22736" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26823" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26834" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22435" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26822" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25356" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26825" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25632" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25199" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24578" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23420" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25996" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23209" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26835" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25663" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24684" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22757" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23973" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26276" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22294" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26202" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/21828" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22227" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26275" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26836" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/24406" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26125" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23175" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22993" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22311" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26837" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22315" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22312" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/22757" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26670" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/23062" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/29785" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25645" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25648" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26834" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/25634" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://athletics.lv/en/person/26838" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C60" sqref="C60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -2166,51 +2166,51 @@
       </c>
       <c r="D20">
         <v>2003</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="H20">
         <v>10.96</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>8</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D21">
         <v>2003</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="H21">
-        <v>11.05</v>
+        <v>11.050000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>9</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D22">
         <v>2003</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="H22">
         <v>11.07</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>10</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>26</v>
@@ -2894,83 +2894,74 @@
     <hyperlink ref="C40" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -3011,51 +3002,51 @@
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>180</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D8">
         <v>2003</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="H8">
-        <v>28.06</v>
+        <v>28.059999999999999</v>
       </c>
       <c r="I8">
         <v>1.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D9">
         <v>2003</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="H9">
         <v>25.62</v>
       </c>
       <c r="I9">
         <v>1.0</v>
       </c>
     </row>
@@ -3071,51 +3062,51 @@
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="H10">
         <v>24.77</v>
       </c>
       <c r="I10">
         <v>1.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D11">
         <v>2003</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="H11">
-        <v>22.01</v>
+        <v>22.010000000000002</v>
       </c>
       <c r="I11">
         <v>1.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>210</v>
       </c>
       <c r="D12">
         <v>2003</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="H12">
         <v>21.6</v>
       </c>
       <c r="I12">
         <v>1.0</v>
       </c>
     </row>
@@ -3251,113 +3242,104 @@
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="H19">
         <v>16.17</v>
       </c>
       <c r="I19">
         <v>1.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D20">
         <v>2003</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="H20">
-        <v>16.03</v>
+        <v>16.030000000000001</v>
       </c>
       <c r="I20">
         <v>1.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D21">
         <v>2004</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="H21">
         <v>15.64</v>
       </c>
       <c r="I21">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -3471,64 +3453,55 @@
       <c r="D10">
         <v>2003</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="H10">
         <v>2.1</v>
       </c>
       <c r="I10">
         <v>236</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -4062,83 +4035,74 @@
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C83" sqref="C83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -4804,85 +4768,85 @@
       </c>
       <c r="D44">
         <v>2003</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="H44">
         <v>12.02</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
         <v>32</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>254</v>
       </c>
       <c r="D45">
         <v>2003</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="H45">
-        <v>12.04</v>
+        <v>12.039999999999999</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
         <v>32</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>255</v>
       </c>
       <c r="D46">
         <v>2003</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="H46">
-        <v>12.04</v>
+        <v>12.039999999999999</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
         <v>34</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D47">
         <v>2003</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="H47">
-        <v>12.05</v>
+        <v>12.050000000000001</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
         <v>35</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D48">
         <v>2004</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="H48">
         <v>12.06</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
         <v>36</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>258</v>
@@ -5280,85 +5244,85 @@
       </c>
       <c r="D72">
         <v>2003</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="H72">
         <v>12.98</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>60</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>282</v>
       </c>
       <c r="D73">
         <v>2003</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="H73">
-        <v>13.01</v>
+        <v>13.0099999999999998</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>61</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>283</v>
       </c>
       <c r="D74">
         <v>2004</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="H74">
         <v>13.02</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>62</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D75">
         <v>2003</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="H75">
-        <v>13.05</v>
+        <v>13.050000000000001</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>63</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>285</v>
       </c>
       <c r="D76">
         <v>2003</v>
       </c>
       <c r="E76" t="s">
         <v>17</v>
       </c>
       <c r="H76">
         <v>13.13</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>64</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>286</v>
@@ -5538,83 +5502,74 @@
     <hyperlink ref="C63" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_76"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -5835,131 +5790,131 @@
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="H16">
         <v>13.95</v>
       </c>
       <c r="I16">
         <v>76.2</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>296</v>
       </c>
       <c r="D17">
         <v>2003</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="H17">
-        <v>14.04</v>
+        <v>14.039999999999999</v>
       </c>
       <c r="I17">
         <v>76.2</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D18">
         <v>2003</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="H18">
         <v>13.91</v>
       </c>
       <c r="I18">
         <v>76.2</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D19">
         <v>2003</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="H19">
-        <v>14.05</v>
+        <v>14.050000000000001</v>
       </c>
       <c r="I19">
         <v>76.2</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>297</v>
       </c>
       <c r="D20">
         <v>2003</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="H20">
         <v>13.98</v>
       </c>
       <c r="I20">
         <v>76.2</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>8</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>298</v>
       </c>
       <c r="D21">
         <v>2003</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="H21">
-        <v>14.01</v>
+        <v>14.0099999999999998</v>
       </c>
       <c r="I21">
         <v>76.2</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>9</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>299</v>
       </c>
       <c r="D22">
         <v>2003</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="H22">
         <v>14.07</v>
       </c>
       <c r="I22">
         <v>76.2</v>
       </c>
     </row>
@@ -6195,126 +6150,117 @@
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>16.81</v>
       </c>
       <c r="I34">
         <v>76.2</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>22</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>312</v>
       </c>
       <c r="D35">
         <v>2004</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="H35">
-        <v>18.04</v>
+        <v>18.039999999999999</v>
       </c>
       <c r="I35">
         <v>76.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C60" sqref="C60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="C2" s="1" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
@@ -6831,71 +6777,71 @@
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="H31">
         <v>49.84</v>
       </c>
       <c r="I31">
         <v>516</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D32">
         <v>2003</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="H32">
-        <v>50.03</v>
+        <v>50.030000000000001</v>
       </c>
       <c r="I32">
         <v>509</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D33">
         <v>2003</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="H33">
-        <v>50.06</v>
+        <v>50.060000000000002</v>
       </c>
       <c r="I33">
         <v>508</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>326</v>
       </c>
       <c r="D34">
         <v>2004</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>50.07</v>
       </c>
       <c r="I34">
         <v>507</v>
       </c>
     </row>
@@ -7131,51 +7077,51 @@
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="H46">
         <v>51.76</v>
       </c>
       <c r="I46">
         <v>445</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>334</v>
       </c>
       <c r="D47">
         <v>2003</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="H47">
-        <v>52.09</v>
+        <v>52.090000000000003</v>
       </c>
       <c r="I47">
         <v>434</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>335</v>
       </c>
       <c r="D48">
         <v>2004</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="H48">
         <v>52.21</v>
       </c>
       <c r="I48">
         <v>430</v>
       </c>
     </row>
@@ -7459,64 +7405,55 @@
     <hyperlink ref="C40" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -7987,64 +7924,55 @@
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="244.083" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
         <v>381</v>
@@ -8087,64 +8015,55 @@
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>382</v>
       </c>
       <c r="C8">
         <v>56.07</v>
       </c>
       <c r="D8">
         <v>684</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C60" sqref="C60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -9303,64 +9222,55 @@
     <hyperlink ref="C40" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -9919,83 +9829,74 @@
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="C4" s="2" t="s">
         <v>4</v>
@@ -10256,51 +10157,51 @@
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="H18">
         <v>13.97</v>
       </c>
       <c r="I18">
         <v>76.2</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D19">
         <v>2003</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="H19">
-        <v>14.01</v>
+        <v>14.0099999999999998</v>
       </c>
       <c r="I19">
         <v>76.2</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D20">
         <v>2003</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="H20">
         <v>14.11</v>
       </c>
       <c r="I20">
         <v>76.2</v>
       </c>
     </row>
@@ -10661,64 +10562,55 @@
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -11109,64 +11001,55 @@
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -11452,64 +11335,55 @@
       </c>
       <c r="I18">
         <v>0.75</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -11581,64 +11455,55 @@
         <v>433</v>
       </c>
       <c r="D8">
         <v>2004</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="H8">
         <v>2.0</v>
       </c>
       <c r="I8">
         <v>362</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -12235,64 +12100,55 @@
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -13015,64 +12871,55 @@
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_32"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -13501,64 +13348,55 @@
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -13966,64 +13804,55 @@
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="1" t="s">
         <v>169</v>
@@ -14066,64 +13895,55 @@
       <c r="D7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>170</v>
       </c>
       <c r="C8">
         <v>56.55</v>
       </c>
       <c r="D8">
         <v>207</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -14762,64 +14582,55 @@
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -15168,64 +14979,55 @@
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
@@ -15721,59 +15523,50 @@
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="23" baseType="lpstr">
       <vt:lpstr>80m(M)</vt:lpstr>
       <vt:lpstr>80m-hurdles(M)</vt:lpstr>
       <vt:lpstr>300m(M)</vt:lpstr>
       <vt:lpstr>1000m(M)</vt:lpstr>
       <vt:lpstr>2000m(M)</vt:lpstr>