--- v0 (2026-08-07)
+++ v1 (2026-10-05)
@@ -3598,50 +3598,53 @@
         <v>4</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D11">
         <v>1991</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="H11">
         <v>52.07</v>
       </c>
       <c r="I11">
         <v>740</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>130</v>
       </c>
+      <c r="D12">
+        <v>1995</v>
+      </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="H12">
         <v>53.49</v>
       </c>
       <c r="I12">
         <v>664</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D13">
         <v>1996</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="H13">
         <v>53.91</v>
@@ -4311,69 +4314,75 @@
         <v>127</v>
       </c>
       <c r="D13">
         <v>1993</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="H13">
         <v>23.3</v>
       </c>
       <c r="I13">
         <v>-1.0</v>
       </c>
       <c r="J13">
         <v>756</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>130</v>
       </c>
+      <c r="D14">
+        <v>1995</v>
+      </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>23.34</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>751</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>4</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>130</v>
+      </c>
+      <c r="D15">
+        <v>1995</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="H15">
         <v>23.43</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>740</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D16">
         <v>1992</v>
       </c>
       <c r="E16" t="s">